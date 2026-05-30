--- v0 (2025-10-08)
+++ v1 (2026-05-30)
@@ -1,487 +1,435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14" w:conformance="strict">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005F2E7B" w:rsidRDefault="00B04245" w:rsidP="001B5E8E">
+    <w:p w14:paraId="6737B84D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="00B04245" w:rsidP="001B5E8E">
       <w:pPr>
-        <w:ind w:startChars="-300" w:start="21.65pt" w:hangingChars="360" w:hanging="57.65pt"/>
+        <w:ind w:leftChars="-300" w:left="433" w:hangingChars="360" w:hanging="1153"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7554">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>國家表演藝術中心</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006C7554" w:rsidRPr="006C7554">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>臺中國家歌劇院</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F2E7B" w:rsidRPr="006C7554">
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C7554" w:rsidRPr="006C7554">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>中國家歌劇院</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2E7B" w:rsidRPr="006C7554">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
         <w:t>供應商基本資料</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006970C6" w:rsidRPr="001E684B" w:rsidRDefault="00206650" w:rsidP="001E684B">
+    <w:p w14:paraId="5FA65822" w14:textId="77777777" w:rsidR="006970C6" w:rsidRPr="001E684B" w:rsidRDefault="001E684B" w:rsidP="001E684B">
       <w:pPr>
-        <w:ind w:startChars="-300" w:start="14.45pt" w:hangingChars="360" w:hanging="50.45pt"/>
+        <w:ind w:leftChars="-300" w:left="289" w:hangingChars="360" w:hanging="1009"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:drawing>
-[...245 lines deleted...]
-        </w:drawing>
+        <w:pict w14:anchorId="0042E868">
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.15pt;margin-top:6.3pt;width:512.25pt;height:21.75pt;z-index:251656704" fillcolor="#d8d8d8" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s2051">
+              <w:txbxContent>
+                <w:p w14:paraId="528CC7E3" w14:textId="77777777" w:rsidR="00C77AA8" w:rsidRPr="003821E7" w:rsidRDefault="00C77AA8" w:rsidP="00C77AA8">
+                  <w:pPr>
+                    <w:spacing w:beforeLines="20" w:before="72" w:line="0" w:lineRule="atLeast"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>所得類別：</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00713CB1" w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">50薪資 </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00713CB1" w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00713CB1" w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">92其他 </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00713CB1" w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00713CB1" w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>9A執行業務</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00713CB1" w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>□9B稿費及演講費</w:t>
+                  </w:r>
+                  <w:r w:rsidR="006970C6" w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="006970C6" w:rsidRPr="003821E7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:highlight w:val="yellow"/>
+                    </w:rPr>
+                    <w:t>(個人供應商務必勾選)</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="513pt" w:type="dxa"/>
+        <w:tblW w:w="10260" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
-          <w:start w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:start w:w="1.40pt" w:type="dxa"/>
-          <w:end w:w="1.40pt" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1301"/>
         <w:gridCol w:w="864"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="153"/>
         <w:gridCol w:w="463"/>
         <w:gridCol w:w="529"/>
         <w:gridCol w:w="131"/>
         <w:gridCol w:w="575"/>
         <w:gridCol w:w="134"/>
         <w:gridCol w:w="417"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="104"/>
         <w:gridCol w:w="448"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="240"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="479"/>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="46"/>
         <w:gridCol w:w="506"/>
         <w:gridCol w:w="552"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F2E7B" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="5C8CDF46" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
+            <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00F11457" w:rsidP="001F181E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8FFB5A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00F11457" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>廠</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>商</w:t>
             </w:r>
             <w:r w:rsidR="005F2E7B" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.90pt" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAA6DDC" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="92.10pt" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00636E09" w:rsidP="001B5E8E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E45534E" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00636E09" w:rsidP="001B5E8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>統一編號/</w:t>
             </w:r>
             <w:r w:rsidR="00344DF3" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>身分證字號</w:t>
             </w:r>
             <w:r w:rsidR="00B70F39" w:rsidRPr="00F0207F">
@@ -490,188 +438,183 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>外國人之</w:t>
             </w:r>
             <w:r w:rsidR="00B70F39" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>護照號碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.95pt" w:type="dxa"/>
+            <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4499D4FE" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0207F" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="00F0207F" w14:paraId="329F0E47" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="583"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
+            <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001B5E8E" w:rsidRPr="001B5E8E" w:rsidRDefault="00F0207F" w:rsidP="001F181E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="235E79D1" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="001B5E8E" w:rsidRDefault="00F0207F" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>負</w:t>
             </w:r>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>責人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F0207F" w:rsidRPr="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="001B5E8E">
+          <w:p w14:paraId="7A74044A" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="001B5E8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>代表人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.90pt" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD58205" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="92.10pt" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="001F181E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE9CC76" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>交易幣別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.95pt" w:type="dxa"/>
+            <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F11457">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4055B21E" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>新臺</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic"/>
               </w:rPr>
               <w:t>幣</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
@@ -685,815 +628,939 @@
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic"/>
               </w:rPr>
               <w:t>其他：</w:t>
             </w:r>
             <w:r w:rsidR="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">     (</w:t>
             </w:r>
             <w:r w:rsidR="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>幣別)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w14:paraId="6240747D" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00971325" w:rsidP="00F0207F">
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF38A6B" w14:textId="77777777" w:rsidR="00F11E04" w:rsidRDefault="00F11E04" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C11EF6F" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00F11E04" w:rsidP="00F0207F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00971325" w:rsidRPr="00F0207F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>發票</w:t>
+            </w:r>
+            <w:r w:rsidR="00344DF3" w:rsidRPr="00F0207F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>地址</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3558" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="271B3085" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00894FE7" w:rsidP="00F0207F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>發票</w:t>
+              <w:t>□□□-□□</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9007D" w:rsidRPr="00F0207F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="592124D3" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00F11E04" w:rsidP="00F0207F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>戶籍</w:t>
             </w:r>
             <w:r w:rsidR="00344DF3" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.90pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00894FE7" w:rsidP="00F0207F">
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="678E8991" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00894FE7" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□□□-□□</w:t>
             </w:r>
             <w:r w:rsidR="00A9007D" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...53 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w14:paraId="53993DBD" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="00344DF3" w:rsidP="001F181E">
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC1C011" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="00344DF3" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>國   別</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRPr="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="001F181E">
+          <w:p w14:paraId="6CF23227" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>個人供應商</w:t>
             </w:r>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.90pt" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="92.10pt" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="227AE42D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F0207F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F905C4D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>主要服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.95pt" w:type="dxa"/>
+            <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4031DA87" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w14:paraId="6130A9A5" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="001F181E">
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E26D8D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電   話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.90pt" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="619197A8" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00E55F2B" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidR="0013689B" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分機：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="92.10pt" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="001F181E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2973F547" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>傳    真</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.95pt" w:type="dxa"/>
+            <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60957830" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013689B" w:rsidRPr="00BA34F8" w:rsidTr="00F11457">
+      <w:tr w:rsidR="0013689B" w:rsidRPr="00BA34F8" w14:paraId="1A8178C9" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="00BA34F8">
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E90179" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="00BA34F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>業務代表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.90pt" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:jc w:val="end"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEA5353" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="0013689B">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□先生</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□女士</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="92.10pt" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="001F181E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8B8539" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.95pt" w:type="dxa"/>
+            <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:ind w:firstLineChars="200" w:firstLine="24pt"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7282AF06" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="000367C5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005508A3" w:rsidRPr="00BA34F8" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005508A3" w:rsidRPr="00BA34F8" w14:paraId="793312EE" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="005508A3" w:rsidRPr="00F0207F" w:rsidRDefault="005508A3" w:rsidP="001F181E">
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74037761" w14:textId="77777777" w:rsidR="005508A3" w:rsidRPr="00F0207F" w:rsidRDefault="005508A3" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電子信箱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447.95pt" w:type="dxa"/>
+            <w:tcW w:w="8959" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:ind w:firstLineChars="200" w:firstLine="24pt"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4407C591" w14:textId="77777777" w:rsidR="005508A3" w:rsidRPr="00F0207F" w:rsidRDefault="005508A3" w:rsidP="000367C5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00636E09" w:rsidRPr="00BA34F8" w:rsidTr="00F11457">
+      <w:tr w:rsidR="00636E09" w:rsidRPr="00BA34F8" w14:paraId="3249F78B" w14:textId="77777777" w:rsidTr="007C4347">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="893"/>
+          <w:trHeight w:val="1988"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
+            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376A2AB3" w14:textId="77777777" w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>付款方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="177.90pt" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF4E0C7" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="00F0207F" w:rsidP="007C4347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">匯款       </w:t>
             </w:r>
+            <w:r w:rsidR="00200581">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F052"/>
+            </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
+              <w:t>現金</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="136024A3" w14:textId="77777777" w:rsidR="007C4347" w:rsidRPr="002F3502" w:rsidRDefault="007C4347" w:rsidP="007C4347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3502">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>* 領現</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3031">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>請備註(歌劇院館方填寫)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F3502">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6A3BE2" w14:textId="77777777" w:rsidR="007C4347" w:rsidRPr="002F3502" w:rsidRDefault="007C4347" w:rsidP="007C4347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3502">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>活動日期、名稱、承辦人</w:t>
+            </w:r>
+            <w:r w:rsidR="002F3502" w:rsidRPr="002F3502">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>部門&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F3502">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>姓名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08882F90" w14:textId="77777777" w:rsidR="007C4347" w:rsidRDefault="007C4347" w:rsidP="007C4347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B954E59" w14:textId="77777777" w:rsidR="00E46D79" w:rsidRDefault="00E46D79" w:rsidP="007C4347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59EB9E86" w14:textId="77777777" w:rsidR="00E46D79" w:rsidRPr="00F0207F" w:rsidRDefault="00E46D79" w:rsidP="007C4347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2D4DA0" w14:textId="77777777" w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="006C033F" w:rsidP="00F0207F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0207F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>付款</w:t>
+            </w:r>
+            <w:r w:rsidR="00366086" w:rsidRPr="00F0207F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>稅制</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4807CFE3" w14:textId="77777777" w:rsidR="00F11457" w:rsidRDefault="00DD39CA" w:rsidP="00F11457">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0207F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>現金</w:t>
-[...16 lines deleted...]
-            </w:pPr>
+              <w:t>應稅</w:t>
+            </w:r>
+            <w:r w:rsidR="0020681B" w:rsidRPr="00F0207F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>付款</w:t>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t xml:space="preserve">_%  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EBF0C5B" w14:textId="77777777" w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="00DD39CA" w:rsidP="00F11457">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>應稅</w:t>
-[...29 lines deleted...]
-              </w:rPr>
               <w:t>免稅</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>；</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>說明：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D37180" w:rsidTr="00B70F39">
+      <w:tr w:rsidR="00D37180" w14:paraId="55904B06" w14:textId="77777777" w:rsidTr="00B70F39">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513pt" w:type="dxa"/>
+            <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:line="13.80pt" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAA6C55" w14:textId="77777777" w:rsidR="00D37180" w:rsidRPr="00F0207F" w:rsidRDefault="003821E7" w:rsidP="00D37180">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F0207F">
+            <w:r w:rsidRPr="003821E7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00636E09" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>個人供應商</w:t>
             </w:r>
             <w:r w:rsidR="00D37180" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>若有以下內容請提供(可抵免部分稅額</w:t>
             </w:r>
             <w:r w:rsidR="00713CB1" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00713CB1" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>，請勾選：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00713CB1" w:rsidRPr="00F0207F" w:rsidRDefault="00713CB1" w:rsidP="00C3013F">
+          <w:p w14:paraId="570AD4BD" w14:textId="77777777" w:rsidR="00713CB1" w:rsidRPr="00F0207F" w:rsidRDefault="00713CB1" w:rsidP="00C3013F">
             <w:pPr>
               <w:widowControl/>
-              <w:spacing w:line="13.80pt" w:lineRule="auto"/>
-              <w:ind w:end="23.25pt" w:firstLineChars="100" w:firstLine="11pt"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="465" w:firstLineChars="100" w:firstLine="220"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00D37180" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>職業工會有效收據(有加入工會)</w:t>
             </w:r>
             <w:r w:rsidR="006C75F8" w:rsidRPr="00F0207F">
@@ -1536,941 +1603,965 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="30E915E1" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="280"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
+            <w:tcW w:w="1301" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="1B9B0265" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>證明文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447.95pt" w:type="dxa"/>
+            <w:tcW w:w="8959" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRPr="00844A81" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="24B78EAC" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00844A81" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidTr="00B70F39">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="0BDF6063" w14:textId="77777777" w:rsidTr="00B70F39">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513pt" w:type="dxa"/>
+            <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B" w:rsidP="008C4E14">
-[...1 lines deleted...]
-              <w:ind w:startChars="-1" w:start="0.10pt" w:endChars="-236" w:end="-28.30pt"/>
+          <w:p w14:paraId="78F937D2" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="00410C2D" w:rsidP="008C4E14">
+            <w:pPr>
+              <w:ind w:leftChars="-1" w:left="-2" w:rightChars="-236" w:right="-566"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F2E7B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
               <w:t>統一編號：</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005F2E7B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B5E8E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005F2E7B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidR="00AB6F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t xml:space="preserve">        </w:t>
-            </w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008C4E14">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>▓</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005F2E7B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>匯款銀行存摺影本</w:t>
             </w:r>
             <w:r w:rsidR="009D5506">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>檢附</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidTr="00BE2DA9">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="3146482A" w14:textId="77777777" w:rsidTr="00BE2DA9">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="548"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
+            <w:tcW w:w="1301" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="13817B6D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>匯款銀行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="43.20pt" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+            <w:tcW w:w="864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6968C6AF" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>行名</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="134.70pt" w:type="dxa"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="739B095A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53.95pt" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="1DC2C379" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分行名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="216.10pt" w:type="dxa"/>
+            <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="53D1C383" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidTr="0013689B">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="2BEB85B1" w14:textId="77777777" w:rsidTr="0013689B">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
+            <w:tcW w:w="1301" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="704B4959" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="43.20pt" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+            <w:tcW w:w="864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1349D039" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>代號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="43.10pt" w:type="dxa"/>
+            <w:tcW w:w="862" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="11C5DBF9" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="49.60pt" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="6E949AF3" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="42pt" w:type="dxa"/>
+            <w:tcW w:w="840" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="56093EA8" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53.95pt" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="3BB59FE7" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>代號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53.80pt" w:type="dxa"/>
+            <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="41C437D6" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53.80pt" w:type="dxa"/>
+            <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="1F9EDB32" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="53.80pt" w:type="dxa"/>
+            <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="2C4BC776" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="54.70pt" w:type="dxa"/>
+            <w:tcW w:w="1094" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="722FB97B" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidTr="00BE2DA9">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="11526652" w14:textId="77777777" w:rsidTr="00BE2DA9">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="503"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
+            <w:tcW w:w="1301" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="0574A142" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>收</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>款</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="43.20pt" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+            <w:tcW w:w="864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="665B1F2A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>戶名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="404.75pt" w:type="dxa"/>
+            <w:tcW w:w="8095" w:type="dxa"/>
             <w:gridSpan w:val="22"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="50C78551" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="1C0A4F26" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
+            <w:tcW w:w="1301" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="212C0EDD" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="43.20pt" w:type="dxa"/>
+            <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="3242FB2B" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>帳號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="35.45pt" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="4EAA7404" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="30.80pt" w:type="dxa"/>
+            <w:tcW w:w="616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="7C319DA8" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="33pt" w:type="dxa"/>
+            <w:tcW w:w="660" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="167A3EEE" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="28.75pt" w:type="dxa"/>
+            <w:tcW w:w="575" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="6ACCDE8A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="27.55pt" w:type="dxa"/>
+            <w:tcW w:w="551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="5082492C" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="27.90pt" w:type="dxa"/>
+            <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="313DEC56" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="27.60pt" w:type="dxa"/>
+            <w:tcW w:w="552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="2FA0606E" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="27.75pt" w:type="dxa"/>
+            <w:tcW w:w="555" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="36A036DA" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="27.60pt" w:type="dxa"/>
+            <w:tcW w:w="552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="3B650956" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="27.55pt" w:type="dxa"/>
+            <w:tcW w:w="551" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="2E23EE4D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="27.60pt" w:type="dxa"/>
+            <w:tcW w:w="552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="3379D372" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="27.60pt" w:type="dxa"/>
+            <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="63B17D3A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="27.60pt" w:type="dxa"/>
+            <w:tcW w:w="552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="2B1DF87B" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="28pt" w:type="dxa"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="37D25B6E" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00636E09" w:rsidTr="001E684B">
+      <w:tr w:rsidR="00636E09" w14:paraId="37433219" w14:textId="77777777" w:rsidTr="000367C5">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="3439"/>
+          <w:trHeight w:val="1820"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="65.05pt" w:type="dxa"/>
+            <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00636E09" w:rsidRDefault="00636E09">
+          <w:p w14:paraId="528B2385" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="00636E09">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>印</w:t>
             </w:r>
             <w:r w:rsidR="00094896">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>鑑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447.95pt" w:type="dxa"/>
+            <w:tcW w:w="8959" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BA34F8">
+          </w:tcPr>
+          <w:p w14:paraId="3EDE806E" w14:textId="77777777" w:rsidR="004066DA" w:rsidRDefault="007063A0" w:rsidP="00094896">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:pict w14:anchorId="21DA8DD0">
+                <v:rect id="_x0000_s2053" style="position:absolute;margin-left:279.8pt;margin-top:3.1pt;width:85.05pt;height:85.05pt;z-index:251654656;mso-position-horizontal-relative:text;mso-position-vertical-relative:text"/>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>請於右框蓋</w:t>
+            </w:r>
+            <w:r w:rsidR="00094896" w:rsidRPr="00BA34F8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>公司大小章</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（或</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>個人供應商</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>簽</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
@@ -2481,307 +2572,318 @@
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>用</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>印</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004066DA" w:rsidRDefault="004066DA" w:rsidP="004066DA">
+          <w:p w14:paraId="78F1D100" w14:textId="77777777" w:rsidR="004066DA" w:rsidRDefault="004066DA" w:rsidP="004066DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="004066DA">
+          <w:p w14:paraId="6FEBF36B" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="007063A0" w:rsidP="007C4347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="004066DA">
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:pict w14:anchorId="587F2899">
+                <v:rect id="_x0000_s2054" style="position:absolute;margin-left:376.35pt;margin-top:8.95pt;width:42.5pt;height:42.5pt;z-index:251655680"/>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E64AFA" w14:textId="77777777" w:rsidR="000367C5" w:rsidRPr="007063A0" w:rsidRDefault="000367C5" w:rsidP="007C4347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...27 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="22D74372" w14:textId="77777777" w:rsidR="003821E7" w:rsidRPr="00F0207F" w:rsidRDefault="003821E7" w:rsidP="007C4347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0207F" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="00F0207F" w14:paraId="34066E52" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513pt" w:type="dxa"/>
+            <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:end w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00F11457" w:rsidRDefault="001E684B" w:rsidP="00F11457">
-[...1 lines deleted...]
-              <w:jc w:val="end"/>
+          <w:p w14:paraId="27E5C013" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F11457" w:rsidRDefault="001E684B" w:rsidP="00F11457">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>本</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>表</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>格所有資料皆</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>為</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>必</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>填</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>資料，資料不完整</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidR="00F11457">
+              <w:t>資料</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
+              <w:t>，資料不完整</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11457">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11457">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>得</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>為本</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>場館</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>交易對象</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="00F0207F" w:rsidP="001B5E8E">
+    <w:p w14:paraId="75C31C53" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="00F0207F" w:rsidP="001B5E8E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="001B5E8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>供應商</w:t>
       </w:r>
       <w:r w:rsidR="001B5E8E" w:rsidRPr="00BC363C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>個人資料蒐集告知及聲明書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0pt" w:type="auto"/>
-        <w:tblInd w:w="5.40pt" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
-          <w:start w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
-          <w:end w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10312"/>
+        <w:gridCol w:w="10574"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidTr="005A4266">
+      <w:tr w:rsidR="001B5E8E" w:rsidRPr="00DE5DA1" w14:paraId="074437A0" w14:textId="77777777" w:rsidTr="005A4266">
         <w:trPr>
           <w:trHeight w:val="14260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531.60pt" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:spacing w:line="18pt" w:lineRule="auto"/>
+            <w:tcW w:w="10632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59228281" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>國家表演藝術中心臺中國家歌劇院</w:t>
+              <w:t>國家表演藝術中心</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中國家歌劇院</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（以下稱</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本場館</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>向尋求與本場館業務合作之公司企業及個人供應商</w:t>
@@ -2842,105 +2944,105 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>並</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>依據個人資料保護法規定，在蒐集您的</w:t>
             </w:r>
             <w:r w:rsidR="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>個人</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資料時，應告知下列事項：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC255F" w:rsidRDefault="00AC255F" w:rsidP="005A4266">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="1BF56D80" w14:textId="77777777" w:rsidR="00AC255F" w:rsidRDefault="00AC255F" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="31768AC9" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一、蒐集個人資料之目的：基於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本場館</w:t>
             </w:r>
             <w:r w:rsidR="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務合作</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>辦理執行所需</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，蒐集、處理及利用您的個人資料。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="00AC255F">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="2BB71F35" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="00AC255F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>二、蒐集之個人資料類別：依</w:t>
             </w:r>
             <w:r w:rsidR="00AC255F" w:rsidRPr="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>供應商基本資料</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>表</w:t>
@@ -2986,117 +3088,131 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>存摺影本及身份證</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>正反面影本</w:t>
             </w:r>
             <w:r w:rsidRPr="00751FEF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="2B34F418" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>三、個人資料使用範圍：您的個人資料僅用於</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務合作</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>必要資料</w:t>
             </w:r>
             <w:r w:rsidR="0021159A" w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>及</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>訊息</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>通知</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>等用途。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="29850D45" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>四、個人資料利用之期間、地區及對象：您的個人資料僅供</w:t>
+              <w:t>四、個人資料利用之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BC363C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>期間、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC363C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>地區及對象：您的個人資料僅供</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本場館</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>處理利用，並自</w:t>
             </w:r>
             <w:r w:rsidR="0021159A" w:rsidRPr="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>供應商基本資料</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-HK"/>
@@ -3108,102 +3224,102 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>蒐集日起保存</w:t>
             </w:r>
             <w:r w:rsidR="00DA1577">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>至本場館</w:t>
             </w:r>
             <w:r w:rsidR="008863A5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>停止提供服務之日止</w:t>
             </w:r>
             <w:r w:rsidR="008863A5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="705ACDA8" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>五、依據個人資料保護法規定，您得於</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務合作</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>保存期間內查閱、請求複製本、更正資料、要求停止處理利用或刪除所提供之資料，請洽</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本場館</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聯絡窗口辦理。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="66908BB5" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>六、您得自由選擇是否提供相關個人資料，惟您選擇不提供相關個人資料或提供不完整時，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本場館</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>將無法</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
@@ -3215,147 +3331,185 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個人資料正確性</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>及</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務合作登記</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="524C8B53" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="5D89D08F" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...16 lines deleted...]
-              <w:ind w:start="34.05pt" w:hangingChars="200" w:hanging="34.05pt"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B12DCE3" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00D719B9" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="681" w:hangingChars="200" w:hanging="681"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="34"/>
                 <w:szCs w:val="34"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D719B9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="34"/>
                 <w:szCs w:val="34"/>
               </w:rPr>
               <w:t>本人已確實知悉以上個人資料蒐集告知及聲明事項並同意簽署如下</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
-[...2 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+          <w:p w14:paraId="6DB0A942" w14:textId="77777777" w:rsidR="002F3502" w:rsidRDefault="002F3502" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...6 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D5A3D0B" w14:textId="77777777" w:rsidR="002F3502" w:rsidRPr="002F3502" w:rsidRDefault="002F3502" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79E49068" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:afterLines="50" w:after="180" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>立書人：</w:t>
-            </w:r>
+              <w:t>立書人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC363C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>（簽名或蓋章）</w:t>
-[...5 lines deleted...]
-              <w:ind w:start="24pt" w:hangingChars="200" w:hanging="24pt"/>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00C71C67" w:rsidRPr="00BC363C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>簽名</w:t>
+            </w:r>
+            <w:r w:rsidR="00C71C67">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>或</w:t>
+            </w:r>
+            <w:r w:rsidR="00C71C67" w:rsidRPr="00BC363C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>蓋章</w:t>
+            </w:r>
+            <w:r w:rsidR="00C71C67">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>/公司請於下方加蓋公司大小章</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC363C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5084D593" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>簽署</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日期：中華民國</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
@@ -3364,238 +3518,333 @@
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5DA1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              *</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DE5DA1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>請蓋公司</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DE5DA1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大小章* </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1302428B" w14:textId="77777777" w:rsidR="00C71C67" w:rsidRDefault="00C71C67" w:rsidP="00C71C67">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:pict w14:anchorId="21455B1D">
+                <v:rect id="_x0000_s2058" style="position:absolute;left:0;text-align:left;margin-left:357.15pt;margin-top:.85pt;width:85.05pt;height:85.05pt;z-index:251659776"/>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                          </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BF95AD" w14:textId="77777777" w:rsidR="00DE5DA1" w:rsidRDefault="00DE5DA1" w:rsidP="00C71C67">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:pict w14:anchorId="7CC51FBA">
+                <v:rect id="_x0000_s2059" style="position:absolute;left:0;text-align:left;margin-left:450.7pt;margin-top:15.85pt;width:42.5pt;height:42.5pt;z-index:251660800"/>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DDFD1E" w14:textId="77777777" w:rsidR="003821E7" w:rsidRPr="00BC363C" w:rsidRDefault="003821E7" w:rsidP="003821E7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007063A0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>若公司負責人/代表人與業務代表不同，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002F3502">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>請均需簽章</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007063A0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00322998" w:rsidRDefault="00322998" w:rsidP="00322998">
+    <w:p w14:paraId="5F16B2CA" w14:textId="77777777" w:rsidR="00322998" w:rsidRDefault="00322998" w:rsidP="00322998">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="start" w:pos="451.20pt"/>
+          <w:tab w:val="left" w:pos="9024"/>
         </w:tabs>
-        <w:jc w:val="end"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>※本</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>格所有資料皆</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>必</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>填</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>資料，資料不完整</w:t>
+        <w:t>資料</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0207F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>，資料不完整</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>不</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>得</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>為本</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>場館</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>交易對象</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C75F8" w:rsidRDefault="001B5E8E" w:rsidP="008747B4">
+    <w:p w14:paraId="04D5DC08" w14:textId="77777777" w:rsidR="006970C6" w:rsidRPr="006970C6" w:rsidRDefault="001B5E8E" w:rsidP="00AF5795">
       <w:pPr>
-        <w:ind w:start="63.70pt" w:hangingChars="531" w:hanging="63.70pt"/>
-[...19 lines deleted...]
-        <w:spacing w:line="17pt" w:lineRule="exact"/>
+        <w:ind w:left="1274" w:hangingChars="531" w:hanging="1274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00322998">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>廠商</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4E66">
+      <w:r w:rsidR="003D4E66" w:rsidRPr="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>利益迴避</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>聲明</w:t>
       </w:r>
       <w:r w:rsidR="008747B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>及身分關係揭露表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00366086" w:rsidRDefault="00366086" w:rsidP="003D4E66">
+    <w:p w14:paraId="1B66E0EC" w14:textId="77777777" w:rsidR="00366086" w:rsidRDefault="00366086" w:rsidP="003D4E66">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="18pt" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D4E66" w:rsidRDefault="00F96FF4" w:rsidP="003D4E66">
+    <w:p w14:paraId="54CF722F" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="00F96FF4" w:rsidP="003D4E66">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="18pt" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>廠商</w:t>
       </w:r>
       <w:r w:rsidR="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之董事長、董事、監察人或主要經理人或</w:t>
       </w:r>
       <w:r w:rsidR="009D5506">
@@ -3703,820 +3952,917 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
         </w:rPr>
         <w:t>關</w:t>
       </w:r>
       <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主管</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>藝術總監是否有下列情形：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D194E" w:rsidRPr="007D194E" w:rsidRDefault="007D194E" w:rsidP="003D4E66">
+    <w:p w14:paraId="355C549C" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="007D194E" w:rsidRDefault="007D194E" w:rsidP="003D4E66">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="18pt" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D194E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>表一</w:t>
-      </w:r>
+        <w:t>表</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D194E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0pt" w:type="auto"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
-          <w:start w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
-          <w:end w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:start w:w="1.40pt" w:type="dxa"/>
-          <w:end w:w="1.40pt" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="7099"/>
         <w:gridCol w:w="1280"/>
         <w:gridCol w:w="1281"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D4E66" w:rsidTr="008C7856">
+      <w:tr w:rsidR="003D4E66" w14:paraId="192CB89B" w14:textId="77777777" w:rsidTr="008C7856">
         <w:trPr>
           <w:trHeight w:val="314"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="28.40pt" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="3226AEDA" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354.95pt" w:type="dxa"/>
+            <w:tcW w:w="7099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="110EB44B" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聲明事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="64pt" w:type="dxa"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="7C276594" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>是(打Ｖ)</w:t>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>是(打</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Ｖ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>否(打Ｖ)</w:t>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E70D1C9" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>否(打</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ｖ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4E66" w:rsidTr="00A178B2">
+      <w:tr w:rsidR="003D4E66" w14:paraId="6AFC762F" w14:textId="77777777" w:rsidTr="00A178B2">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="28.40pt" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="63B2C8B4" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="354.95pt" w:type="dxa"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="5CCA9CA5" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>同一人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="64pt" w:type="dxa"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="63E85E6D" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="64.05pt" w:type="dxa"/>
+            <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="647B586F" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4E66" w:rsidTr="00A178B2">
+      <w:tr w:rsidR="003D4E66" w14:paraId="014A2075" w14:textId="77777777" w:rsidTr="00A178B2">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="28.40pt" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="724EDD6F" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354.95pt" w:type="dxa"/>
+            <w:tcW w:w="7099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="5691EEF9" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>具有配偶之親屬關係</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="64pt" w:type="dxa"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="3789A5D7" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="64.05pt" w:type="dxa"/>
+            <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="36AC0BB6" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D194E" w:rsidTr="00A178B2">
+      <w:tr w:rsidR="007D194E" w14:paraId="0472422C" w14:textId="77777777" w:rsidTr="00A178B2">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="28.40pt" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="13CBEC18" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354.95pt" w:type="dxa"/>
+            <w:tcW w:w="7099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="00F96FF4">
+          <w:p w14:paraId="112D020E" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="00F96FF4">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>具有</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4" w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>親等以內之親屬關係者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="64pt" w:type="dxa"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="06B48DF2" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="64.05pt" w:type="dxa"/>
+            <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="57B6373F" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D194E" w:rsidTr="008C7856">
+      <w:tr w:rsidR="007D194E" w14:paraId="127D4476" w14:textId="77777777" w:rsidTr="008C7856">
         <w:trPr>
           <w:trHeight w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="28.40pt" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="2E613859" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="13pt" w:lineRule="exact"/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>附</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="62BB882B" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="12pt" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="483pt" w:type="dxa"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9660" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="4F63D1A8" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:line="13pt" w:lineRule="exact"/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>第一項至第三項答「是」者，需填寫</w:t>
+              <w:t>第一項至</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A178B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第三項答</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A178B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>「是」者，需填寫</w:t>
             </w:r>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>表二</w:t>
             </w:r>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>。如未填寫或聲明有誤者，不得作為交易對象；機關得洽廠商確認該表填寫內容。</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+              <w:t>。如未填寫或聲明</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A178B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>有誤者</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A178B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，不得作為交易對象；機關得洽廠商確認該表填寫內容。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436EF36C" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:line="13pt" w:lineRule="exact"/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>第一項至第三項未填者，機關得洽廠商澄清。</w:t>
+              <w:t>第一項至第三項</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A178B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>未填者</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A178B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，機關得洽廠商澄清。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="00B17727">
+    <w:p w14:paraId="6AB82E9E" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="00B17727">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="18pt" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D194E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="513.10pt" w:type="dxa"/>
+        <w:tblW w:w="10262" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
-          <w:start w:w="0.50pt" w:type="dxa"/>
-          <w:end w:w="0.50pt" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1214"/>
         <w:gridCol w:w="2968"/>
         <w:gridCol w:w="1355"/>
         <w:gridCol w:w="2289"/>
         <w:gridCol w:w="2436"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B17727" w:rsidRPr="00D74CE1" w:rsidTr="001F7021">
+      <w:tr w:rsidR="00B17727" w:rsidRPr="00D74CE1" w14:paraId="7457ED03" w14:textId="77777777" w:rsidTr="001F7021">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513.10pt" w:type="dxa"/>
+            <w:tcW w:w="10262" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="008C7856" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="36E155BD" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="008C7856" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>機關</w:t>
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>人員：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="008C7856" w:rsidP="008C7856">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="7DA3148A" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="008C7856" w:rsidP="008C7856">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>服務機關團體</w:t>
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -4598,1350 +4944,1427 @@
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w:rsidRPr="00D74CE1" w:rsidTr="001F7021">
+      <w:tr w:rsidR="00B17727" w:rsidRPr="00D74CE1" w14:paraId="1C0F4F79" w14:textId="77777777" w:rsidTr="001F7021">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="726"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513.10pt" w:type="dxa"/>
+            <w:tcW w:w="10262" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="00D74CE1">
-[...1 lines deleted...]
-              <w:spacing w:line="19pt" w:lineRule="exact"/>
+          <w:p w14:paraId="6C2C8818" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="00D74CE1">
+            <w:pPr>
+              <w:spacing w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>關係人（屬自然人者）：姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="19pt" w:lineRule="exact"/>
+          <w:p w14:paraId="036DF23D" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>關係人（屬營利事業、非營利之法人或非法人團體）：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="008C7856">
-[...1 lines deleted...]
-              <w:spacing w:line="19pt" w:lineRule="exact"/>
+          <w:p w14:paraId="2BF2C8D5" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="008C7856">
+            <w:pPr>
+              <w:spacing w:line="380" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>名稱</w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00366086" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00366086" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>代表人或管理人姓名</w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">                                               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="779DBD31" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="60.70pt" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="1268A25C" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452.35pt" w:type="dxa"/>
+            <w:tcW w:w="9047" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="53296F40" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
-              <w:t>關係人與公職人員間係第3條第1項各款之關係</w:t>
+              <w:t>關係人與公職</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>人員間係第3條</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>第1項各款之關係</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="7101F535" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="422"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="60.70pt" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="797003EC" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第1款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452.35pt" w:type="dxa"/>
+            <w:tcW w:w="9047" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="59537024" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>公職人員之配偶或共同生活之家屬</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="0E3F4834" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="415"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="60.70pt" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="7328F42D" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第2款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="216.15pt" w:type="dxa"/>
+            <w:tcW w:w="4323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="052C615B" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>公職人員之二親等以內親屬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236.20pt" w:type="dxa"/>
+            <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="129F8F0B" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>稱謂：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="63967873" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="421"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="60.70pt" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="2CC1B700" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第3款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="216.15pt" w:type="dxa"/>
+            <w:tcW w:w="4323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="1E96591D" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>公職人員或其配偶信託財產之受託人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236.20pt" w:type="dxa"/>
+            <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="008C7856">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="08E56669" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="008C7856">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>受託人名稱：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="6A53E90B" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2650"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="60.70pt" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="1E97B75C" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第4款</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="3D620742" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>（請填寫abc欄位）</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="148.40pt" w:type="dxa"/>
+              <w:t>（請填寫</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>abc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>欄位）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="74BD49B6" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>a.請勾選關係人係屬下列何者：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="1CC1CA0C" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□營利事業</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="5170FCCF" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□非營利法人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...2 lines deleted...]
-              <w:ind w:start="22.90pt" w:hanging="22.90pt"/>
+          <w:p w14:paraId="769F71DB" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:ind w:left="458" w:hanging="458"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□非法人團體</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="182.20pt" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="5DDFC489" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>b.請勾選係以下何者擔任職務：</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+              <w:t>b.請勾</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>選係以下何</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>者擔任職務：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C839DD9" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□公職人員本人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...2 lines deleted...]
-              <w:ind w:start="15.85pt" w:hanging="15.85pt"/>
+          <w:p w14:paraId="104B851F" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:ind w:left="317" w:hanging="317"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□公職人員之</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>配偶或共同生活之家屬。姓名：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="3C3EB055" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>□公職人員二親等以內親屬。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...2 lines deleted...]
-              <w:ind w:start="15.95pt" w:hanging="15.95pt"/>
+          <w:p w14:paraId="4BFF7DF3" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="319" w:hanging="319"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  親屬稱謂：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(填寫親屬稱謂例如：兒媳、女婿、兄嫂、弟媳、連襟、妯娌)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="238FC1A6" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  姓名：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="121.75pt" w:type="dxa"/>
+            <w:tcW w:w="2435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="5D04C622" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c.請勾選擔任職務名稱：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="1B31F579" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□負責人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="66A2E4BE" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□董事</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="122E394C" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□獨立董事</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="1258DE25" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□監察人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="764EFA7E" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□經理人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="4EECB7CC" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□相類似職務：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="0A372E6C" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="394"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="60.70pt" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="30204654" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第5款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148.40pt" w:type="dxa"/>
+            <w:tcW w:w="2968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="6136DD9B" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>經公職人員進用之機要人員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="303.95pt" w:type="dxa"/>
+            <w:tcW w:w="6079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="10E05C07" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>機要人員之服務機關：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 職稱：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="79504496" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="60.70pt" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="01FC895B" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第6款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="148.40pt" w:type="dxa"/>
+            <w:tcW w:w="2968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="502E0A4D" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>各級民意代表之助理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="303.95pt" w:type="dxa"/>
+            <w:tcW w:w="6079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
-              <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="5.40pt" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
-[...1 lines deleted...]
-              <w:spacing w:line="16pt" w:lineRule="exact"/>
+          <w:p w14:paraId="114E0631" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>助理之服務機關：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 職稱：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B17727" w:rsidRPr="008C7856" w:rsidRDefault="00B17727" w:rsidP="00B17727">
+    <w:p w14:paraId="176436F0" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="008C7856" w:rsidRDefault="00B17727" w:rsidP="00B17727">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="18pt" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0pt" w:type="auto"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
-          <w:start w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
-          <w:end w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+          <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:start w:w="1.40pt" w:type="dxa"/>
-          <w:end w:w="1.40pt" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F96FF4" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="00F96FF4" w14:paraId="20570B87" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1836"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515.05pt" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
+            <w:tcW w:w="10301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9C662F" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="007063A0">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="15pt" w:lineRule="exact"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:pict w14:anchorId="315F2B9E">
+                <v:rect id="_x0000_s2055" style="position:absolute;left:0;text-align:left;margin-left:359.1pt;margin-top:3.45pt;width:85.05pt;height:85.05pt;z-index:251657728"/>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00F96FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>廠</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t>商（個人）</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>商</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t>稱：</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
+              <w:t>稱</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42BE7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42BE7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>個人供應商</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96FF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D090079" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="15pt" w:lineRule="exact"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
+          <w:p w14:paraId="3D641546" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="007063A0">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="15pt" w:lineRule="exact"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA34F8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>請於右框蓋</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96FF4" w:rsidRPr="00BA34F8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>公司大小章</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（或</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>個人供應商</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>簽</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
@@ -5951,269 +6374,286 @@
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>用</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>印</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
+          <w:p w14:paraId="4390E6CF" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="007063A0">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="15pt" w:lineRule="exact"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:pict w14:anchorId="2B19086B">
+                <v:rect id="_x0000_s2056" style="position:absolute;left:0;text-align:left;margin-left:455.65pt;margin-top:.3pt;width:42.5pt;height:42.5pt;z-index:251658752"/>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F37EDF" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="15pt" w:lineRule="exact"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日期：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F0207F" w:rsidRDefault="001E684B" w:rsidP="00D74CE1">
+    <w:p w14:paraId="4661FDB4" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRDefault="001E684B" w:rsidP="00D74CE1">
       <w:pPr>
-        <w:ind w:firstLine="24pt"/>
-        <w:jc w:val="end"/>
+        <w:ind w:firstLine="480"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>格所有資料皆</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>必</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>填</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>資料，資料不完整</w:t>
+        <w:t>資料</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>，資料不完整</w:t>
       </w:r>
       <w:r w:rsidR="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>不</w:t>
       </w:r>
       <w:r w:rsidR="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>得</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>為本</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>場館</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>交易對象</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0pt" w:type="auto"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:start w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5124"/>
         <w:gridCol w:w="5398"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5506" w:rsidTr="00D74CE1">
+      <w:tr w:rsidR="009D5506" w14:paraId="3FB793AF" w14:textId="77777777" w:rsidTr="00AF5795">
         <w:trPr>
-          <w:trHeight w:val="3133"/>
+          <w:trHeight w:val="2849"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="526.10pt" w:type="dxa"/>
+            <w:tcW w:w="10522" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384EBD0E" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="009D5506" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>存摺影本黏</w:t>
             </w:r>
             <w:r w:rsidR="009D5506" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>貼處</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(浮</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>貼</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5506" w:rsidTr="00D74CE1">
+      <w:tr w:rsidR="009D5506" w14:paraId="3C20F8ED" w14:textId="77777777" w:rsidTr="00D74CE1">
         <w:trPr>
           <w:trHeight w:val="2680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="256.20pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="009D5506" w:rsidP="00ED007C">
+            <w:tcW w:w="5124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A97300" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="009D5506" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>人供應商</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>身</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
@@ -6234,1425 +6674,1464 @@
               </w:rPr>
               <w:t>本</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(浮</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>貼</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="269.90pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="009D5506" w:rsidP="00ED007C">
+            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAD72FB" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="009D5506" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>人供應商</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>身</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>份證正面</w:t>
-[...11 lines deleted...]
-              <w:t>本</w:t>
+              <w:t>份證</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>背</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>面影本</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(浮</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>貼</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F11457" w:rsidRDefault="001E684B" w:rsidP="00F11457">
+    <w:p w14:paraId="57FA7722" w14:textId="77777777" w:rsidR="00F11457" w:rsidRDefault="001E684B" w:rsidP="00F11457">
       <w:pPr>
-        <w:jc w:val="end"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>本表格所有資料皆為必填資料，資料不完整不得為本場館交易對象</w:t>
+        <w:t>本表格所有資料皆</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F11457" w:rsidRPr="00F11457">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>為必填資料</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F11457" w:rsidRPr="00F11457">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>，資料不完整不得為本場館交易對象</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F11457" w:rsidRDefault="00F11457" w:rsidP="009D5506">
+    <w:p w14:paraId="3EB947CA" w14:textId="77777777" w:rsidR="00F11457" w:rsidRDefault="00F11457" w:rsidP="009D5506">
       <w:pPr>
-        <w:spacing w:line="11pt" w:lineRule="exact"/>
-        <w:ind w:end="-45pt"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:right="-900"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="6503F48F" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:end="-45pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:right="-900"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>相關法條：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="63CA0C88" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>公職人員利益衝突迴避法</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="594F9D8A" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>第2條</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="5E5B92B2" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>本法所稱公職人員，其範圍如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="7A178F27" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>一、總統、副總統。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="74DBB8DC" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="19.15pt" w:hanging="19.15pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>二、各級政府機關（構）、公營事業總、分支機構之首長、副首長、幕僚長、副幕僚長與該等職務之人。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="2C4FCD21" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>三、政務人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="0C7D328C" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="19.15pt" w:hanging="19.15pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>四、各級公立學校、軍警院校、矯正學校校長、副校長；其設有附屬機構者，該機構之首長、副首長。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="3A08EA3E" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>五、各級民意機關之民意代表。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="030F2E02" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>六、代表政府或公股出任其出資、捐助之私法人之董事、監察人與該等職務之人。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="7864C243" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>七、公法人之董事、監察人、首長、執行長與該等職務之人。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="4C7D85BE" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>八、政府捐助之財團法人之董事長、執行長、秘書長與該等職務之人。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="0680AF1B" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>九、法官、檢察官、戰時軍法官、行政執行官、司法事務官及檢察事務官。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="11CA5390" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>十、各級軍事機關（構）及部隊上校編階以上之主官、副主官。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="19F469FF" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="19.15pt" w:hanging="19.15pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>十一、其他各級政府機關（構）、公營事業機構、各級公立學校、軍警院校、矯正學校及附屬機構辦理工務、建築管理、城鄉計畫、政風、會計、審計、採購業務之主管人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="50931555" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>十二、其他職務性質特殊，經行政院會同主管府、院核定適用本法之人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="35A63279" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-          <w:tab w:val="start" w:pos="732.80pt"/>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>依法代理執行前項公職人員職務之人員，於執行該職務期間亦屬本法之公職人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="43EB2892" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="-29.10pt" w:end="-45pt" w:hanging="6.30pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="-582" w:right="-900" w:hanging="126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="2F802FFF" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="-29.10pt" w:end="-45pt" w:hanging="6.30pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="-582" w:right="-900" w:hanging="126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>第3條</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="63BE2400" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>本法所定公職人員之關係人，其範圍如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="1077F017" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>一、公職人員之配偶或共同生活之家屬。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="64425EE5" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>二、公職人員之二親等以內親屬。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="613F6E67" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>三、公職人員或其配偶信託財產之受託人。但依法辦理強制信託時，不在此限。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="597B3EE2" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="19.15pt" w:hanging="19.15pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>四、公職人員、第一款與第二款所列人員擔任負責人、董事、獨立董事、監察人、經理人或相類似職務之營利事業、非營利之法人及非法人團體。但屬政府或公股指派、遴聘代表或由政府聘任者，不包括之。</w:t>
+        <w:t>四、公職人員、第一款與第二款所列人員擔任負責人、董事、獨立董事、監察人、經理人或相類似職務之營利事業、非營利之法人及非法人團體。但屬政府或公股指派、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D5506">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>遴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D5506">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>聘代表或由政府聘任者，不包括之。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="6828394B" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>五、經公職人員進用之機要人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="6A2AE03D" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>六、各級民意代表之助理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="09E976E1" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>前項第六款所稱之助理指各級民意代表之公費助理、其加入助理工會之助理及其他受其指揮監督之助理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="5C824CBC" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="-29.10pt" w:end="-45pt" w:hanging="6.30pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="-582" w:right="-900" w:hanging="126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="0DC6AE94" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="-29.10pt" w:end="-45pt" w:hanging="6.30pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="-582" w:right="-900" w:hanging="126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第14條</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="1A2414EC" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>公職人員或其關係人，不得與公職人員服務或受其監督之機關團體為補助、買賣、租賃、承攬或其他具有對價之交易行為。但有下列情形之一者，不在此限：</w:t>
+        <w:t>公職人員或其關係人，不得與公職人員服務或受其監督之機關團體為補助、買賣、租賃、承攬或其他具有對價之交易行為。但有下列情形之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D5506">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D5506">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>者，不在此限：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="75435B34" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>一、依政府採購法以公告程序或同法第一百零五條辦理之採購。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="340EBFF2" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>二、依法令規定經由公平競爭方式，以公告程序辦理之採購、標售、標租或招標設定用益物權。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="34E669AD" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="19.15pt" w:hanging="19.15pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>三、基於法定身分依法令規定申請之補助；或對公職人員之關係人依法令規定以公開公平方式辦理之補助，或禁止其補助反不利於公共利益且經補助法令主管機關核定同意之補助。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="0670E59F" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>四、交易標的為公職人員服務或受其監督之機關團體所提供，並以公定價格交易。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="3425BB16" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
-        <w:ind w:start="19.15pt" w:hanging="19.15pt"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
+        <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>五、公營事業機構執行國家建設、公共政策或為公益用途申請承租、承購、委託經營、改良利用國有非公用不動產。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="268708EB" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>六、一定金額以下之補助及交易。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="256DF59E" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>公職人員或其關係人與公職人員服務之機關團體或受其監督之機關團體為前項但書第一款至第三款補助或交易行為前，應主動於申請或投標文件內據實表明其身分關係；於補助或交易行為成立後，該機關團體應連同其身分關係主動公開之。但屬前項但書第三款基於法定身分依法令規定申請之補助者，不在此限。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="06746480" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>前項公開應利用電信網路或其他方式供公眾線上查詢。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="3A403B85" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="6pt" w:lineRule="atLeast"/>
+        <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>第一項但書第六款之一定金額，由行政院會同監察院定之。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="513pt" w:type="dxa"/>
+        <w:tblW w:w="10260" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
-          <w:start w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:start w:w="1.40pt" w:type="dxa"/>
-          <w:end w:w="1.40pt" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="00F0207F" w:rsidRPr="00F0207F" w14:paraId="4CB6C87D" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
-            <w:top w:w="0pt" w:type="dxa"/>
-            <w:bottom w:w="0pt" w:type="dxa"/>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="311"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513pt" w:type="dxa"/>
+            <w:tcW w:w="10260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:start w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:end w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F11457">
+          <w:p w14:paraId="4D383FEC" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F11457">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>------------</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
@@ -7715,187 +8194,184 @@
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>------------</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>---------</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F11457" w:rsidRPr="00F11457" w:rsidRDefault="00F11457" w:rsidP="00F11457">
+          <w:p w14:paraId="01F91C13" w14:textId="77777777" w:rsidR="00F11457" w:rsidRPr="00F11457" w:rsidRDefault="00F11457" w:rsidP="00F11457">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
+    <w:p w14:paraId="1B36371C" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0pt" w:type="auto"/>
-        <w:tblInd w:w="10.30pt" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:start w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1462"/>
         <w:gridCol w:w="2030"/>
         <w:gridCol w:w="1372"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1868"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidTr="00D74CE1">
+      <w:tr w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w14:paraId="10200DA6" w14:textId="77777777" w:rsidTr="00D74CE1">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73.10pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09ECF388" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>單</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>位</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>承</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>辦人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101.50pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:tcW w:w="2030" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62477162" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="68.60pt" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D5B9A8" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>財務</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+          <w:p w14:paraId="474041F0" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>帳</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
@@ -7912,379 +8388,411 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>確</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>認</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99.20pt" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072E8136" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="77.95pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1FB31C" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>採</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>購單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="93.40pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:tcW w:w="1868" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4126FF61" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidTr="00D74CE1">
+      <w:tr w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w14:paraId="69A2F226" w14:textId="77777777" w:rsidTr="00D74CE1">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="73.10pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B851E0" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>建</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>檔人</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101.50pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:tcW w:w="2030" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1229DD89" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="68.60pt" w:type="dxa"/>
+            <w:tcW w:w="1372" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B249E78" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99.20pt" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E0494B" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="77.95pt" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1568AB13" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F94BC1" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2EE0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>管</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DF2EE0">
+              <w:t>行管</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0207F" w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>理部經理</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+              <w:t>部經理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B77AFDF" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
+    <w:p w14:paraId="2B308AA0" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
       <w:pPr>
-        <w:ind w:start="63.80pt" w:hangingChars="531" w:hanging="63.80pt"/>
+        <w:ind w:left="1276" w:hangingChars="531" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>表單流程：</w:t>
       </w:r>
       <w:r w:rsidR="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk138253852"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>供</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>應</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>商</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>填寫</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AF5795">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>資料</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>→承</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>辦單位複核</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>→採</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>購單位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>再</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>次複核並輸入</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>系統→財務</w:t>
+        <w:t>系統</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5795">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5795">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>若為直接核銷則為承辦單位輸入</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5795">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>→財務</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>確認廠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>商提供</w:t>
@@ -8307,806 +8815,1187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>與系統資料是否吻合→權</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>責主管核章</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>→由採購單位留存</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidSect="006C75F8">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...7 lines deleted...]
-      <w:cols w:space="21.25pt"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="426" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="284" w:gutter="0"/>
+      <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009335BA" w:rsidRDefault="009335BA" w:rsidP="00636E09">
+    <w:p w14:paraId="616FD995" w14:textId="77777777" w:rsidR="003743FA" w:rsidRDefault="003743FA" w:rsidP="00636E09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009335BA" w:rsidRDefault="009335BA" w:rsidP="00636E09">
+    <w:p w14:paraId="2AC1D4DD" w14:textId="77777777" w:rsidR="003743FA" w:rsidRDefault="003743FA" w:rsidP="00636E09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
-    <w:charset w:characterSet="Big5"/>
+    <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
-    <w:charset w:characterSet="Big5"/>
+    <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
-    <w:charset w:characterSet="shift_jis"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:characterSet="iso-8859-1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009335BA" w:rsidRDefault="009335BA" w:rsidP="00636E09">
+    <w:p w14:paraId="103E55B5" w14:textId="77777777" w:rsidR="003743FA" w:rsidRDefault="003743FA" w:rsidP="00636E09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009335BA" w:rsidRDefault="009335BA" w:rsidP="00636E09">
+    <w:p w14:paraId="137FA260" w14:textId="77777777" w:rsidR="003743FA" w:rsidRDefault="003743FA" w:rsidP="00636E09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00636E09" w:rsidRDefault="00636E09">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FF99739" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="00636E09">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                       1</w:t>
     </w:r>
     <w:r w:rsidR="001B5E8E">
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00C0251A">
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
     <w:r w:rsidR="001B5E8E">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00D34B3C">
-      <w:t>4</w:t>
+    <w:r w:rsidR="00C0251A">
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
-    <w:r w:rsidR="00D34B3C">
+    <w:r w:rsidR="00C4732A">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>22</w:t>
+      <w:t>20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>日</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>修</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B370C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B87A96FE"/>
     <w:lvl w:ilvl="0" w:tplc="69A8EE54">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="18pt" w:hanging="18pt"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="48pt" w:hanging="24pt"/>
+        <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="72pt" w:hanging="24pt"/>
+        <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="96pt" w:hanging="24pt"/>
+        <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="120pt" w:hanging="24pt"/>
+        <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="144pt" w:hanging="24pt"/>
+        <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="168pt" w:hanging="24pt"/>
+        <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="192pt" w:hanging="24pt"/>
+        <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="216pt" w:hanging="24pt"/>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20BB4EAA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="23AE20A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="12pt"/>
+          <w:tab w:val="num" w:pos="240"/>
         </w:tabs>
-        <w:ind w:start="12pt" w:hanging="12pt"/>
+        <w:ind w:left="240" w:hanging="240"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BDD3231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07129ED0"/>
     <w:lvl w:ilvl="0" w:tplc="9D287C60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-18pt"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:start="-18pt" w:hanging="18pt"/>
+        <w:ind w:left="-360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="12pt"/>
+          <w:tab w:val="num" w:pos="240"/>
         </w:tabs>
-        <w:ind w:start="12pt" w:hanging="24pt"/>
+        <w:ind w:left="240" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="36pt"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:start="36pt" w:hanging="24pt"/>
+        <w:ind w:left="720" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="60pt"/>
+          <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
-        <w:ind w:start="60pt" w:hanging="24pt"/>
+        <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="84pt"/>
+          <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
-        <w:ind w:start="84pt" w:hanging="24pt"/>
+        <w:ind w:left="1680" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="108pt"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:start="108pt" w:hanging="24pt"/>
+        <w:ind w:left="2160" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="132pt"/>
+          <w:tab w:val="num" w:pos="2640"/>
         </w:tabs>
-        <w:ind w:start="132pt" w:hanging="24pt"/>
+        <w:ind w:left="2640" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="156pt"/>
+          <w:tab w:val="num" w:pos="3120"/>
         </w:tabs>
-        <w:ind w:start="156pt" w:hanging="24pt"/>
+        <w:ind w:left="3120" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="180pt"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:start="180pt" w:hanging="24pt"/>
+        <w:ind w:left="3600" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55DE7272"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="071051E6"/>
+    <w:lvl w:ilvl="0" w:tplc="0CAECAD6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="標楷體" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C4D1AD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33C80E94"/>
+    <w:lvl w:ilvl="0" w:tplc="E89ADD10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D2A42C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEBA143A"/>
+    <w:lvl w:ilvl="0" w:tplc="522AA9D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="標楷體" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1243831683">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="630019503">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1873953814">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="4" w16cid:durableId="1245333987">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1137842316">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1891068981">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100%"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:grammar="clean"/>
-[...2 lines deleted...]
-  <w:drawingGridHorizontalSpacing w:val="6pt"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:doNotTrackMoves/>
+  <w:defaultTabStop w:val="480"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2060"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:doNotBreakWrappedTables/>
+    <w:doNotSnapToGridInCell/>
+    <w:selectFldWithFirstOrLastChar/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:useWord2002TableStyleRules/>
+    <w:growAutofit/>
+    <w:useFELayout/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00140499"/>
+    <w:rsid w:val="000367C5"/>
     <w:rsid w:val="00094896"/>
     <w:rsid w:val="000E1BB5"/>
+    <w:rsid w:val="000E41B4"/>
     <w:rsid w:val="0011090A"/>
     <w:rsid w:val="001316F4"/>
     <w:rsid w:val="0013689B"/>
     <w:rsid w:val="00140499"/>
     <w:rsid w:val="001469FF"/>
     <w:rsid w:val="001867A7"/>
     <w:rsid w:val="00194358"/>
     <w:rsid w:val="001B5E8E"/>
     <w:rsid w:val="001C2A29"/>
     <w:rsid w:val="001E684B"/>
     <w:rsid w:val="001F181E"/>
     <w:rsid w:val="001F7021"/>
-    <w:rsid w:val="00206650"/>
+    <w:rsid w:val="00200581"/>
     <w:rsid w:val="0020681B"/>
     <w:rsid w:val="0021159A"/>
     <w:rsid w:val="0023584A"/>
     <w:rsid w:val="00255673"/>
     <w:rsid w:val="00295086"/>
+    <w:rsid w:val="002C1F13"/>
+    <w:rsid w:val="002C3031"/>
     <w:rsid w:val="002E496A"/>
+    <w:rsid w:val="002F3502"/>
     <w:rsid w:val="00311F54"/>
     <w:rsid w:val="00322720"/>
     <w:rsid w:val="00322998"/>
     <w:rsid w:val="00323124"/>
     <w:rsid w:val="00344DF3"/>
     <w:rsid w:val="003526C9"/>
     <w:rsid w:val="00353FEE"/>
     <w:rsid w:val="00366086"/>
+    <w:rsid w:val="003743FA"/>
     <w:rsid w:val="003754C1"/>
+    <w:rsid w:val="003821E7"/>
     <w:rsid w:val="003B2DF9"/>
     <w:rsid w:val="003C0823"/>
     <w:rsid w:val="003D4E66"/>
+    <w:rsid w:val="0040325F"/>
     <w:rsid w:val="004066DA"/>
+    <w:rsid w:val="00410C2D"/>
     <w:rsid w:val="00415138"/>
+    <w:rsid w:val="0044561F"/>
     <w:rsid w:val="00485D31"/>
     <w:rsid w:val="004864C5"/>
+    <w:rsid w:val="004A59AD"/>
     <w:rsid w:val="004B7C8B"/>
+    <w:rsid w:val="004E68A6"/>
     <w:rsid w:val="0052065F"/>
     <w:rsid w:val="005213E5"/>
     <w:rsid w:val="00533762"/>
+    <w:rsid w:val="005463A1"/>
     <w:rsid w:val="005508A3"/>
     <w:rsid w:val="00556F34"/>
     <w:rsid w:val="005605A1"/>
     <w:rsid w:val="005A4266"/>
     <w:rsid w:val="005D5189"/>
+    <w:rsid w:val="005E476B"/>
     <w:rsid w:val="005E68E8"/>
     <w:rsid w:val="005F2E7B"/>
     <w:rsid w:val="006042A2"/>
     <w:rsid w:val="00610EB1"/>
     <w:rsid w:val="00636E09"/>
+    <w:rsid w:val="0064355D"/>
+    <w:rsid w:val="006723D4"/>
+    <w:rsid w:val="0067412D"/>
     <w:rsid w:val="00695726"/>
     <w:rsid w:val="006970C6"/>
     <w:rsid w:val="006B7A48"/>
     <w:rsid w:val="006C033F"/>
     <w:rsid w:val="006C7554"/>
     <w:rsid w:val="006C75F8"/>
     <w:rsid w:val="006E3794"/>
+    <w:rsid w:val="006F50C3"/>
+    <w:rsid w:val="007063A0"/>
     <w:rsid w:val="00713CB1"/>
     <w:rsid w:val="00721F28"/>
+    <w:rsid w:val="00743A28"/>
     <w:rsid w:val="007610F3"/>
     <w:rsid w:val="007862E1"/>
     <w:rsid w:val="007A5C18"/>
     <w:rsid w:val="007A7296"/>
     <w:rsid w:val="007B35F2"/>
+    <w:rsid w:val="007C4347"/>
     <w:rsid w:val="007D194E"/>
     <w:rsid w:val="007E717C"/>
     <w:rsid w:val="007F178C"/>
     <w:rsid w:val="00844A81"/>
     <w:rsid w:val="008537DA"/>
     <w:rsid w:val="0086604C"/>
     <w:rsid w:val="008700C3"/>
+    <w:rsid w:val="00872E98"/>
     <w:rsid w:val="008747B4"/>
     <w:rsid w:val="00874C58"/>
     <w:rsid w:val="00877EA4"/>
     <w:rsid w:val="008863A5"/>
     <w:rsid w:val="00894FE7"/>
     <w:rsid w:val="008A3C9C"/>
     <w:rsid w:val="008C241D"/>
     <w:rsid w:val="008C4E14"/>
     <w:rsid w:val="008C73C3"/>
     <w:rsid w:val="008C7856"/>
-    <w:rsid w:val="009335BA"/>
+    <w:rsid w:val="008D38B8"/>
+    <w:rsid w:val="008E7E8C"/>
+    <w:rsid w:val="008F70DB"/>
     <w:rsid w:val="00971325"/>
     <w:rsid w:val="00992759"/>
+    <w:rsid w:val="009A7952"/>
     <w:rsid w:val="009C5AFB"/>
     <w:rsid w:val="009D5506"/>
+    <w:rsid w:val="009E74BB"/>
     <w:rsid w:val="00A178B2"/>
     <w:rsid w:val="00A20684"/>
+    <w:rsid w:val="00A3387B"/>
+    <w:rsid w:val="00A42DD4"/>
     <w:rsid w:val="00A5130C"/>
     <w:rsid w:val="00A9007D"/>
     <w:rsid w:val="00A904A7"/>
+    <w:rsid w:val="00A92C41"/>
     <w:rsid w:val="00AB1512"/>
     <w:rsid w:val="00AB6F0B"/>
     <w:rsid w:val="00AC255F"/>
     <w:rsid w:val="00AE2659"/>
+    <w:rsid w:val="00AF5795"/>
     <w:rsid w:val="00B04245"/>
     <w:rsid w:val="00B17727"/>
     <w:rsid w:val="00B5509C"/>
     <w:rsid w:val="00B70F39"/>
     <w:rsid w:val="00B778C6"/>
     <w:rsid w:val="00BA34F8"/>
     <w:rsid w:val="00BB7C1D"/>
     <w:rsid w:val="00BE2DA9"/>
+    <w:rsid w:val="00C0251A"/>
     <w:rsid w:val="00C20968"/>
     <w:rsid w:val="00C3013F"/>
+    <w:rsid w:val="00C42BE7"/>
+    <w:rsid w:val="00C4732A"/>
+    <w:rsid w:val="00C71C67"/>
     <w:rsid w:val="00C77AA8"/>
     <w:rsid w:val="00C8177A"/>
+    <w:rsid w:val="00C910B0"/>
     <w:rsid w:val="00C97984"/>
+    <w:rsid w:val="00CB71BE"/>
     <w:rsid w:val="00CC07C2"/>
     <w:rsid w:val="00D17CC1"/>
     <w:rsid w:val="00D34B3C"/>
     <w:rsid w:val="00D37180"/>
+    <w:rsid w:val="00D37CE1"/>
     <w:rsid w:val="00D555D5"/>
     <w:rsid w:val="00D74CE1"/>
     <w:rsid w:val="00D755F5"/>
+    <w:rsid w:val="00DA0EFC"/>
     <w:rsid w:val="00DA1577"/>
     <w:rsid w:val="00DA352B"/>
     <w:rsid w:val="00DD39CA"/>
+    <w:rsid w:val="00DE5DA1"/>
     <w:rsid w:val="00DF2EE0"/>
     <w:rsid w:val="00E075DF"/>
     <w:rsid w:val="00E15080"/>
+    <w:rsid w:val="00E30A4B"/>
     <w:rsid w:val="00E32158"/>
+    <w:rsid w:val="00E46D79"/>
+    <w:rsid w:val="00E52C80"/>
     <w:rsid w:val="00E55F2B"/>
     <w:rsid w:val="00E75E88"/>
+    <w:rsid w:val="00E8025B"/>
     <w:rsid w:val="00EA44DA"/>
     <w:rsid w:val="00ED007C"/>
+    <w:rsid w:val="00EE0518"/>
     <w:rsid w:val="00EE3AFF"/>
     <w:rsid w:val="00F0207F"/>
     <w:rsid w:val="00F11457"/>
+    <w:rsid w:val="00F11E04"/>
     <w:rsid w:val="00F3026F"/>
     <w:rsid w:val="00F31015"/>
     <w:rsid w:val="00F31866"/>
     <w:rsid w:val="00F3245D"/>
     <w:rsid w:val="00F52222"/>
+    <w:rsid w:val="00F85C0F"/>
+    <w:rsid w:val="00F94BC1"/>
     <w:rsid w:val="00F96FF4"/>
     <w:rsid w:val="00FD149C"/>
     <w:rsid w:val="00FD794A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2060"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="00FFF54C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D1FB6E84-D685-4A8F-8F1C-EBE4CD538C0E}"/>
+  <w15:docId w15:val="{C225AC2C-AB5F-42AB-927D-E90A38FB65FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
@@ -9293,532 +10182,571 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:tblPr>
-      <w:tblInd w:w="0pt" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0pt" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:end w:w="5.40pt" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00A20684"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="00636E09"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="207.65pt"/>
-        <w:tab w:val="end" w:pos="415.30pt"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00636E09"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="00636E09"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="207.65pt"/>
-        <w:tab w:val="end" w:pos="415.30pt"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="a6"/>
     <w:rsid w:val="00636E09"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="003D4E66"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="006C75F8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:start w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:end w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="HTML0"/>
     <w:rsid w:val="009D5506"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
-        <w:tab w:val="start" w:pos="45.80pt"/>
-[...14 lines deleted...]
-        <w:tab w:val="start" w:pos="732.80pt"/>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="HTML 預設格式 字元"/>
     <w:link w:val="HTML"/>
     <w:rsid w:val="009D5506"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1753745205">
       <w:bodyDiv w:val="1"/>
-      <w:marLeft w:val="0pt"/>
-[...2 lines deleted...]
-      <w:marBottom w:val="0pt"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0%">
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110%"/>
-[...1 lines deleted...]
-                <a:tint val="67%"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50%">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105%"/>
-[...1 lines deleted...]
-                <a:tint val="73%"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100%">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105%"/>
-[...1 lines deleted...]
-                <a:tint val="81%"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0%">
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103%"/>
-[...1 lines deleted...]
-                <a:tint val="94%"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50%">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110%"/>
-[...1 lines deleted...]
-                <a:shade val="100%"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100%">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99%"/>
-[...1 lines deleted...]
-                <a:shade val="78%"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800%"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800%"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800%"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63%"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
-            <a:tint val="95%"/>
-            <a:satMod val="170%"/>
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0%">
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93%"/>
-[...2 lines deleted...]
-                <a:lumMod val="102%"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50%">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="98%"/>
-[...2 lines deleted...]
-                <a:lumMod val="103%"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100%">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63%"/>
-                <a:satMod val="120%"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://purl.oclc.org/ooxml/officeDocument/customXml" ds:itemID="{6A2CD5BA-4309-4075-982E-BE6007A4089B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07C15123-2702-4E75-B0C3-15610D801F2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>548</Words>
-  <Characters>3124</Characters>
+  <Words>577</Words>
+  <Characters>3292</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>NTCH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3665</CharactersWithSpaces>
+  <CharactersWithSpaces>3862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>國立中正文化中心供應商基本資料</dc:title>
+  <dc:title>供應商基本資料</dc:title>
   <dc:subject/>
   <dc:creator>ad8156</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>