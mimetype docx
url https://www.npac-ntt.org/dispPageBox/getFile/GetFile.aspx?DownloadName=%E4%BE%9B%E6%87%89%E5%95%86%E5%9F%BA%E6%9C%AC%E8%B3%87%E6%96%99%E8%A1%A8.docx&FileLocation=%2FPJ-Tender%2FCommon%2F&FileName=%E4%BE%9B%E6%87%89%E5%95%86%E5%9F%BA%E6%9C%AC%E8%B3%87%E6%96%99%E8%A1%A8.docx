--- v1 (2026-05-30)
+++ v2 (2026-07-19)
@@ -4,128 +4,128 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6737B84D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="00B04245" w:rsidP="001B5E8E">
+    <w:p w14:paraId="29861FDE" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="00B04245" w:rsidP="001B5E8E">
       <w:pPr>
         <w:ind w:leftChars="-300" w:left="433" w:hangingChars="360" w:hanging="1153"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7554">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>國家表演藝術中心</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006C7554" w:rsidRPr="006C7554">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006C7554" w:rsidRPr="006C7554">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>中國家歌劇院</w:t>
       </w:r>
       <w:r w:rsidR="005F2E7B" w:rsidRPr="006C7554">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>供應商基本資料</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA65822" w14:textId="77777777" w:rsidR="006970C6" w:rsidRPr="001E684B" w:rsidRDefault="001E684B" w:rsidP="001E684B">
+    <w:p w14:paraId="19814624" w14:textId="77777777" w:rsidR="006970C6" w:rsidRPr="001E684B" w:rsidRDefault="001E684B" w:rsidP="001E684B">
       <w:pPr>
         <w:ind w:leftChars="-300" w:left="289" w:hangingChars="360" w:hanging="1009"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:pict w14:anchorId="0042E868">
+        <w:pict w14:anchorId="71E3D925">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.15pt;margin-top:6.3pt;width:512.25pt;height:21.75pt;z-index:251656704" fillcolor="#d8d8d8" stroked="f">
+          <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.15pt;margin-top:6.3pt;width:512.25pt;height:21.75pt;z-index:3" fillcolor="#d8d8d8" stroked="f">
             <v:textbox style="mso-next-textbox:#_x0000_s2051">
               <w:txbxContent>
-                <w:p w14:paraId="528CC7E3" w14:textId="77777777" w:rsidR="00C77AA8" w:rsidRPr="003821E7" w:rsidRDefault="00C77AA8" w:rsidP="00C77AA8">
+                <w:p w14:paraId="4A297C17" w14:textId="77777777" w:rsidR="00C77AA8" w:rsidRPr="003821E7" w:rsidRDefault="00C77AA8" w:rsidP="00C77AA8">
                   <w:pPr>
                     <w:spacing w:beforeLines="20" w:before="72" w:line="0" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003821E7">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>所得類別：</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003821E7">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -311,125 +311,125 @@
         <w:gridCol w:w="1301"/>
         <w:gridCol w:w="864"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="153"/>
         <w:gridCol w:w="463"/>
         <w:gridCol w:w="529"/>
         <w:gridCol w:w="131"/>
         <w:gridCol w:w="575"/>
         <w:gridCol w:w="134"/>
         <w:gridCol w:w="417"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="104"/>
         <w:gridCol w:w="448"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="240"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="479"/>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="46"/>
         <w:gridCol w:w="506"/>
         <w:gridCol w:w="552"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F2E7B" w14:paraId="5C8CDF46" w14:textId="77777777" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="43E39D07" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8FFB5A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00F11457" w:rsidP="001F181E">
+          <w:p w14:paraId="0F6C994A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00F11457" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>廠</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>商</w:t>
             </w:r>
             <w:r w:rsidR="005F2E7B" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAA6DDC" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="544166ED" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E45534E" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00636E09" w:rsidP="001B5E8E">
+          <w:p w14:paraId="6C167108" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00636E09" w:rsidP="001B5E8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>統一編號/</w:t>
             </w:r>
             <w:r w:rsidR="00344DF3" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>身分證字號</w:t>
             </w:r>
             <w:r w:rsidR="00B70F39" w:rsidRPr="00F0207F">
@@ -445,176 +445,176 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>外國人之</w:t>
             </w:r>
             <w:r w:rsidR="00B70F39" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>護照號碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4499D4FE" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="33FB1F11" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0207F" w14:paraId="329F0E47" w14:textId="77777777" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="00F0207F" w14:paraId="588090CB" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="583"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="235E79D1" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="001B5E8E" w:rsidRDefault="00F0207F" w:rsidP="001F181E">
+          <w:p w14:paraId="0E0BE4D2" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="001B5E8E" w:rsidRDefault="00F0207F" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>負</w:t>
             </w:r>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>責人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A74044A" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="001B5E8E">
+          <w:p w14:paraId="79560681" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="001B5E8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>代表人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD58205" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F">
+          <w:p w14:paraId="7444883C" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE9CC76" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="001F181E">
+          <w:p w14:paraId="042B4BEE" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>交易幣別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4055B21E" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F11457">
+          <w:p w14:paraId="0C0C8CC1" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>新臺</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic"/>
               </w:rPr>
               <w:t>幣</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
@@ -628,870 +628,838 @@
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic"/>
               </w:rPr>
               <w:t>其他：</w:t>
             </w:r>
             <w:r w:rsidR="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">     (</w:t>
             </w:r>
             <w:r w:rsidR="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="MS Gothic" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>幣別)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w14:paraId="6240747D" w14:textId="77777777" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w14:paraId="07BF3A53" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF38A6B" w14:textId="77777777" w:rsidR="00F11E04" w:rsidRDefault="00F11E04" w:rsidP="00F0207F">
+          <w:p w14:paraId="573F9CED" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00F11E04" w:rsidP="0044381C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB372B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聯絡地址</w:t>
-            </w:r>
-[...30 lines deleted...]
-              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="271B3085" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00894FE7" w:rsidP="00F0207F">
+          <w:p w14:paraId="3E74207E" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00894FE7" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□□□-□□</w:t>
             </w:r>
             <w:r w:rsidR="00A9007D" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592124D3" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00F11E04" w:rsidP="00F0207F">
+          <w:p w14:paraId="080F46F0" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="0044381C" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="00344DF3" w:rsidRPr="00F0207F">
+            <w:r w:rsidRPr="00FB372B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>所得申報</w:t>
+            </w:r>
+            <w:r w:rsidR="00344DF3" w:rsidRPr="00FB372B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w14:paraId="678E8991" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00894FE7" w:rsidP="00F0207F">
+          <w:p w14:paraId="4D210B67" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="00894FE7" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□□□-□□</w:t>
             </w:r>
             <w:r w:rsidR="00A9007D" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w14:paraId="53993DBD" w14:textId="77777777" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w14:paraId="0D6D19F7" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC1C011" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="00344DF3" w:rsidP="001F181E">
+          <w:p w14:paraId="4E2D35B4" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="00344DF3" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>國   別</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CF23227" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="001F181E">
+          <w:p w14:paraId="37721308" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>個人供應商</w:t>
             </w:r>
             <w:r w:rsidRPr="001B5E8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="227AE42D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
+          <w:p w14:paraId="2E50EF2D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F905C4D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F0207F">
+          <w:p w14:paraId="71F45FF2" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>主要服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4031DA87" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
+          <w:p w14:paraId="4711B582" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w14:paraId="6130A9A5" w14:textId="77777777" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005F2E7B" w:rsidRPr="00BA34F8" w14:paraId="6CE175F3" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38E26D8D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="001F181E">
+          <w:p w14:paraId="2D89D520" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電   話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="619197A8" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
+          <w:p w14:paraId="1BC1EF8A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00E55F2B" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidR="0013689B" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分機：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2973F547" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="001F181E">
+          <w:p w14:paraId="7A0F3C79" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>傳    真</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60957830" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
+          <w:p w14:paraId="358FE8C4" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00F0207F" w:rsidRDefault="005F2E7B" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013689B" w:rsidRPr="00BA34F8" w14:paraId="1A8178C9" w14:textId="77777777" w:rsidTr="00F11457">
+      <w:tr w:rsidR="0013689B" w:rsidRPr="00BA34F8" w14:paraId="70D87270" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22E90179" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="00BA34F8">
+          <w:p w14:paraId="2076E7CF" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="00BA34F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>業務代表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEA5353" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="0013689B">
+          <w:p w14:paraId="0CA7C5D9" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="0013689B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□先生</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□女士</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8B8539" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="001F181E">
+          <w:p w14:paraId="1B5DBA8D" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7282AF06" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="000367C5">
+          <w:p w14:paraId="75CA66D8" w14:textId="77777777" w:rsidR="0013689B" w:rsidRPr="00F0207F" w:rsidRDefault="0013689B" w:rsidP="000367C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005508A3" w:rsidRPr="00BA34F8" w14:paraId="793312EE" w14:textId="77777777" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005508A3" w:rsidRPr="00BA34F8" w14:paraId="3F08BA72" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74037761" w14:textId="77777777" w:rsidR="005508A3" w:rsidRPr="00F0207F" w:rsidRDefault="005508A3" w:rsidP="001F181E">
+          <w:p w14:paraId="3AAB2A33" w14:textId="77777777" w:rsidR="005508A3" w:rsidRPr="00F0207F" w:rsidRDefault="005508A3" w:rsidP="001F181E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電子信箱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8959" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4407C591" w14:textId="77777777" w:rsidR="005508A3" w:rsidRPr="00F0207F" w:rsidRDefault="005508A3" w:rsidP="000367C5">
+          <w:p w14:paraId="537EB593" w14:textId="77777777" w:rsidR="005508A3" w:rsidRPr="00F0207F" w:rsidRDefault="005508A3" w:rsidP="000367C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00636E09" w:rsidRPr="00BA34F8" w14:paraId="3249F78B" w14:textId="77777777" w:rsidTr="007C4347">
+      <w:tr w:rsidR="00636E09" w:rsidRPr="00BA34F8" w14:paraId="40D84493" w14:textId="77777777" w:rsidTr="007C4347">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1988"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="376A2AB3" w14:textId="77777777" w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
+          <w:p w14:paraId="4CE56C6C" w14:textId="77777777" w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>付款方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3558" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF4E0C7" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="00F0207F" w:rsidP="007C4347">
+          <w:p w14:paraId="187D503E" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="00F0207F" w:rsidP="007C4347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">匯款       </w:t>
             </w:r>
-            <w:r w:rsidR="00200581">
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings 2" w:char="F052"/>
+            <w:r w:rsidR="0044381C" w:rsidRPr="00F0207F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="136024A3" w14:textId="77777777" w:rsidR="007C4347" w:rsidRPr="002F3502" w:rsidRDefault="007C4347" w:rsidP="007C4347">
+          <w:p w14:paraId="1A7C084F" w14:textId="77777777" w:rsidR="007C4347" w:rsidRPr="002F3502" w:rsidRDefault="007C4347" w:rsidP="007C4347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3502">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>* 領現</w:t>
             </w:r>
             <w:r w:rsidR="002C3031">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>請備註(歌劇院館方填寫)</w:t>
             </w:r>
             <w:r w:rsidRPr="002F3502">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A6A3BE2" w14:textId="77777777" w:rsidR="007C4347" w:rsidRPr="002F3502" w:rsidRDefault="007C4347" w:rsidP="007C4347">
+          <w:p w14:paraId="23577181" w14:textId="77777777" w:rsidR="007C4347" w:rsidRPr="002F3502" w:rsidRDefault="007C4347" w:rsidP="007C4347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3502">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>活動日期、名稱、承辦人</w:t>
             </w:r>
             <w:r w:rsidR="002F3502" w:rsidRPr="002F3502">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>部門&amp;</w:t>
             </w:r>
             <w:r w:rsidRPr="002F3502">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08882F90" w14:textId="77777777" w:rsidR="007C4347" w:rsidRDefault="007C4347" w:rsidP="007C4347">
-[...13 lines deleted...]
-          <w:p w14:paraId="59EB9E86" w14:textId="77777777" w:rsidR="00E46D79" w:rsidRPr="00F0207F" w:rsidRDefault="00E46D79" w:rsidP="007C4347">
+          <w:p w14:paraId="6CAA1B2E" w14:textId="77777777" w:rsidR="007C4347" w:rsidRDefault="007C4347" w:rsidP="007C4347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54E1B230" w14:textId="77777777" w:rsidR="00E46D79" w:rsidRDefault="00E46D79" w:rsidP="007C4347">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="717DCCA7" w14:textId="77777777" w:rsidR="00E46D79" w:rsidRPr="00F0207F" w:rsidRDefault="00E46D79" w:rsidP="007C4347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2D4DA0" w14:textId="77777777" w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="006C033F" w:rsidP="00F0207F">
+          <w:p w14:paraId="02210E1F" w14:textId="77777777" w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="006C033F" w:rsidP="00F0207F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>付款</w:t>
             </w:r>
             <w:r w:rsidR="00366086" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>稅制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3559" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4807CFE3" w14:textId="77777777" w:rsidR="00F11457" w:rsidRDefault="00DD39CA" w:rsidP="00F11457">
+          <w:p w14:paraId="49275AA8" w14:textId="77777777" w:rsidR="00F11457" w:rsidRDefault="00DD39CA" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>應稅</w:t>
             </w:r>
             <w:r w:rsidR="0020681B" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">_%  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EBF0C5B" w14:textId="77777777" w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="00DD39CA" w:rsidP="00F11457">
+          <w:p w14:paraId="05CDBCFF" w14:textId="77777777" w:rsidR="00636E09" w:rsidRPr="00F0207F" w:rsidRDefault="00DD39CA" w:rsidP="00F11457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>免稅</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>；</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>說明：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D37180" w14:paraId="55904B06" w14:textId="77777777" w:rsidTr="00B70F39">
+      <w:tr w:rsidR="00D37180" w14:paraId="771C694C" w14:textId="77777777" w:rsidTr="00B70F39">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAA6C55" w14:textId="77777777" w:rsidR="00D37180" w:rsidRPr="00F0207F" w:rsidRDefault="003821E7" w:rsidP="00D37180">
+          <w:p w14:paraId="43CB8F3F" w14:textId="77777777" w:rsidR="00D37180" w:rsidRPr="00F0207F" w:rsidRDefault="003821E7" w:rsidP="00D37180">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003821E7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00636E09" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
@@ -1512,51 +1480,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>若有以下內容請提供(可抵免部分稅額</w:t>
             </w:r>
             <w:r w:rsidR="00713CB1" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00713CB1" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>，請勾選：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="570AD4BD" w14:textId="77777777" w:rsidR="00713CB1" w:rsidRPr="00F0207F" w:rsidRDefault="00713CB1" w:rsidP="00C3013F">
+          <w:p w14:paraId="7343478A" w14:textId="77777777" w:rsidR="00713CB1" w:rsidRPr="00F0207F" w:rsidRDefault="00713CB1" w:rsidP="00C3013F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="465" w:firstLineChars="100" w:firstLine="220"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00D37180" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1603,124 +1571,124 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w14:paraId="30E915E1" w14:textId="77777777" w:rsidTr="00F11457">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="1EE708A7" w14:textId="77777777" w:rsidTr="00F11457">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="280"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9B0265" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="180085AB" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>證明文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8959" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24B78EAC" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00844A81" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="6714AABD" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRPr="00844A81" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w14:paraId="0BDF6063" w14:textId="77777777" w:rsidTr="00B70F39">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="5EB8AB37" w14:textId="77777777" w:rsidTr="00B70F39">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F937D2" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="00410C2D" w:rsidP="008C4E14">
+          <w:p w14:paraId="2043A90A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="00410C2D" w:rsidP="008C4E14">
             <w:pPr>
               <w:ind w:leftChars="-1" w:left="-2" w:rightChars="-236" w:right="-566"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F2E7B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>統一編號：</w:t>
             </w:r>
             <w:r w:rsidR="005F2E7B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1768,791 +1736,791 @@
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>檢附</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w14:paraId="3146482A" w14:textId="77777777" w:rsidTr="00BE2DA9">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="57A80A5E" w14:textId="77777777" w:rsidTr="00BE2DA9">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="548"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13817B6D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="6D8D3ADD" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>匯款銀行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6968C6AF" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="5E1820FA" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>行名</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="739B095A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="5EB5F7DA" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC2C379" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="05F248A8" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分行名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53D1C383" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="3AD9FC12" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w14:paraId="2BEB85B1" w14:textId="77777777" w:rsidTr="0013689B">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="66A8560A" w14:textId="77777777" w:rsidTr="0013689B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="704B4959" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="64A28B18" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1349D039" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="4ABEF47B" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>代號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11C5DBF9" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="1AB5E794" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E949AF3" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="4F81EAE3" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56093EA8" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="461CE34D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB59FE7" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="5D48DCD5" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>代號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41C437D6" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="4F4CCBBE" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9EDB32" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="5031153C" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4BC776" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="06087724" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="722FB97B" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="0DCF597A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w14:paraId="11526652" w14:textId="77777777" w:rsidTr="00BE2DA9">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="17BB3D14" w14:textId="77777777" w:rsidTr="00BE2DA9">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="503"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0574A142" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="62F9AABA" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>收</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>款</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="665B1F2A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="1F178D65" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>戶名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
             <w:gridSpan w:val="22"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C78551" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="65981DC7" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2E7B" w14:paraId="1C0A4F26" w14:textId="77777777" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="005F2E7B" w14:paraId="3A271FD1" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212C0EDD" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="0522DD52" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3242FB2B" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="259136FB" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>帳號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAA7404" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="4EF70AC2" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C319DA8" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="76648A91" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="167A3EEE" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="0A24D191" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="575" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACCDE8A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="418868F0" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5082492C" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="292EA10C" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313DEC56" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="7CE50560" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA0606E" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="790C20AB" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A036DA" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="614E366E" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B650956" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="108B12F9" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="551" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E23EE4D" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="42639B58" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3379D372" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="024B645A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B17D3A" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="21557AF5" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1DF87B" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="675ACD90" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37D25B6E" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
+          <w:p w14:paraId="218D05E0" w14:textId="77777777" w:rsidR="005F2E7B" w:rsidRDefault="005F2E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00636E09" w14:paraId="37433219" w14:textId="77777777" w:rsidTr="000367C5">
+      <w:tr w:rsidR="00636E09" w14:paraId="05081511" w14:textId="77777777" w:rsidTr="000367C5">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1820"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="528B2385" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="00636E09">
+          <w:p w14:paraId="09FC6CAC" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="00636E09">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>印</w:t>
             </w:r>
             <w:r w:rsidR="00094896">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>鑑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8959" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EDE806E" w14:textId="77777777" w:rsidR="004066DA" w:rsidRDefault="007063A0" w:rsidP="00094896">
+          <w:p w14:paraId="33E1AA7F" w14:textId="77777777" w:rsidR="004066DA" w:rsidRDefault="007063A0" w:rsidP="00094896">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="21DA8DD0">
-                <v:rect id="_x0000_s2053" style="position:absolute;margin-left:279.8pt;margin-top:3.1pt;width:85.05pt;height:85.05pt;z-index:251654656;mso-position-horizontal-relative:text;mso-position-vertical-relative:text"/>
+              <w:pict w14:anchorId="4D0E5CE6">
+                <v:rect id="_x0000_s2053" style="position:absolute;margin-left:279.8pt;margin-top:3.1pt;width:85.05pt;height:85.05pt;z-index:1;mso-position-horizontal-relative:text;mso-position-vertical-relative:text"/>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>請於右框蓋</w:t>
             </w:r>
             <w:r w:rsidR="00094896" w:rsidRPr="00BA34F8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>公司大小章</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（或</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>個人供應商</w:t>
@@ -2572,117 +2540,117 @@
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>用</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>印</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78F1D100" w14:textId="77777777" w:rsidR="004066DA" w:rsidRDefault="004066DA" w:rsidP="004066DA">
+          <w:p w14:paraId="7356A3D3" w14:textId="77777777" w:rsidR="004066DA" w:rsidRDefault="004066DA" w:rsidP="004066DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FEBF36B" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="007063A0" w:rsidP="007C4347">
+          <w:p w14:paraId="5DD7BFC0" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="007063A0" w:rsidP="007C4347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="587F2899">
-                <v:rect id="_x0000_s2054" style="position:absolute;margin-left:376.35pt;margin-top:8.95pt;width:42.5pt;height:42.5pt;z-index:251655680"/>
+              <w:pict w14:anchorId="3B0EB228">
+                <v:rect id="_x0000_s2054" style="position:absolute;margin-left:376.35pt;margin-top:8.95pt;width:42.5pt;height:42.5pt;z-index:2"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49E64AFA" w14:textId="77777777" w:rsidR="000367C5" w:rsidRPr="007063A0" w:rsidRDefault="000367C5" w:rsidP="007C4347">
+          <w:p w14:paraId="38E40A62" w14:textId="77777777" w:rsidR="000367C5" w:rsidRPr="007063A0" w:rsidRDefault="000367C5" w:rsidP="007C4347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22D74372" w14:textId="77777777" w:rsidR="003821E7" w:rsidRPr="00F0207F" w:rsidRDefault="003821E7" w:rsidP="007C4347">
+          <w:p w14:paraId="1F6F1F14" w14:textId="77777777" w:rsidR="003821E7" w:rsidRPr="00F0207F" w:rsidRDefault="003821E7" w:rsidP="007C4347">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0207F" w14:paraId="34066E52" w14:textId="77777777" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="00F0207F" w14:paraId="473CAB5A" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E5C013" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F11457" w:rsidRDefault="001E684B" w:rsidP="00F11457">
+          <w:p w14:paraId="221CD5A4" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F11457" w:rsidRDefault="001E684B" w:rsidP="00F11457">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00F11457">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>本</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
@@ -2749,51 +2717,51 @@
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>為本</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>場館</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>交易對象</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75C31C53" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="00F0207F" w:rsidP="001B5E8E">
+    <w:p w14:paraId="7D866D10" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="00F0207F" w:rsidP="001B5E8E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="001B5E8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
@@ -2805,59 +2773,59 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>個人資料蒐集告知及聲明書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10574"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B5E8E" w:rsidRPr="00DE5DA1" w14:paraId="074437A0" w14:textId="77777777" w:rsidTr="005A4266">
+      <w:tr w:rsidR="001B5E8E" w:rsidRPr="00DE5DA1" w14:paraId="56D35FD6" w14:textId="77777777" w:rsidTr="005A4266">
         <w:trPr>
           <w:trHeight w:val="14260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59228281" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="2913090F" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>國家表演藝術中心</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
@@ -2944,102 +2912,102 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>並</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>依據個人資料保護法規定，在蒐集您的</w:t>
             </w:r>
             <w:r w:rsidR="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>個人</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資料時，應告知下列事項：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BF56D80" w14:textId="77777777" w:rsidR="00AC255F" w:rsidRDefault="00AC255F" w:rsidP="005A4266">
+          <w:p w14:paraId="5A4F3CDE" w14:textId="77777777" w:rsidR="00AC255F" w:rsidRDefault="00AC255F" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31768AC9" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="2CDF083C" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>一、蒐集個人資料之目的：基於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本場館</w:t>
             </w:r>
             <w:r w:rsidR="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務合作</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>辦理執行所需</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，蒐集、處理及利用您的個人資料。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB71F35" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="00AC255F">
+          <w:p w14:paraId="034BBBBE" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="00AC255F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>二、蒐集之個人資料類別：依</w:t>
             </w:r>
             <w:r w:rsidR="00AC255F" w:rsidRPr="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>供應商基本資料</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
@@ -3088,51 +3056,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00AC255F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>存摺影本及身份證</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>正反面影本</w:t>
             </w:r>
             <w:r w:rsidRPr="00751FEF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B34F418" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="0B6E289D" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>三、個人資料使用範圍：您的個人資料僅用於</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務合作</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
@@ -3141,51 +3109,51 @@
             <w:r w:rsidR="0021159A" w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>及</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>訊息</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>通知</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>等用途。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29850D45" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="1C18D88B" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>四、個人資料利用之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>期間、</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -3224,99 +3192,99 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>蒐集日起保存</w:t>
             </w:r>
             <w:r w:rsidR="00DA1577">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>至本場館</w:t>
             </w:r>
             <w:r w:rsidR="008863A5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>停止提供服務之日止</w:t>
             </w:r>
             <w:r w:rsidR="008863A5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="705ACDA8" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="00381E3D" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>五、依據個人資料保護法規定，您得於</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務合作</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>保存期間內查閱、請求複製本、更正資料、要求停止處理利用或刪除所提供之資料，請洽</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本場館</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聯絡窗口辦理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66908BB5" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="03ECB4E9" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>六、您得自由選擇是否提供相關個人資料，惟您選擇不提供相關個人資料或提供不完整時，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本場館</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>將無法</w:t>
@@ -3331,112 +3299,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個人資料正確性</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>及</w:t>
             </w:r>
             <w:r w:rsidR="0021159A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>業務合作登記</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="524C8B53" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="2AE506F5" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D89D08F" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="2F48A6F7" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B12DCE3" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00D719B9" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="113A255B" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00D719B9" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="681" w:hangingChars="200" w:hanging="681"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="34"/>
                 <w:szCs w:val="34"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D719B9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="34"/>
                 <w:szCs w:val="34"/>
               </w:rPr>
               <w:t>本人已確實知悉以上個人資料蒐集告知及聲明事項並同意簽署如下</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DB0A942" w14:textId="77777777" w:rsidR="002F3502" w:rsidRDefault="002F3502" w:rsidP="005A4266">
+          <w:p w14:paraId="7EB7BC71" w14:textId="77777777" w:rsidR="002F3502" w:rsidRDefault="002F3502" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D5A3D0B" w14:textId="77777777" w:rsidR="002F3502" w:rsidRPr="002F3502" w:rsidRDefault="002F3502" w:rsidP="005A4266">
+          <w:p w14:paraId="69C53794" w14:textId="77777777" w:rsidR="002F3502" w:rsidRPr="002F3502" w:rsidRDefault="002F3502" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79E49068" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="4DF224C5" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRPr="00BC363C" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:afterLines="50" w:after="180" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>立書人</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -3459,51 +3427,51 @@
             <w:r w:rsidR="00C71C67">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>或</w:t>
             </w:r>
             <w:r w:rsidR="00C71C67" w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>蓋章</w:t>
             </w:r>
             <w:r w:rsidR="00C71C67">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/公司請於下方加蓋公司大小章</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5084D593" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
+          <w:p w14:paraId="5D798B02" w14:textId="77777777" w:rsidR="001B5E8E" w:rsidRDefault="001B5E8E" w:rsidP="005A4266">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>簽署</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日期：中華民國</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC363C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -3540,134 +3508,142 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="00DE5DA1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">              *</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00DE5DA1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>請蓋公司</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00DE5DA1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">大小章* </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1302428B" w14:textId="77777777" w:rsidR="00C71C67" w:rsidRDefault="00C71C67" w:rsidP="00C71C67">
+          <w:p w14:paraId="1AD6A5B8" w14:textId="77777777" w:rsidR="00C71C67" w:rsidRDefault="00C71C67" w:rsidP="00C71C67">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="21455B1D">
-                <v:rect id="_x0000_s2058" style="position:absolute;left:0;text-align:left;margin-left:357.15pt;margin-top:.85pt;width:85.05pt;height:85.05pt;z-index:251659776"/>
+              <w:pict w14:anchorId="3DD570C3">
+                <v:rect id="_x0000_s2058" style="position:absolute;left:0;text-align:left;margin-left:357.15pt;margin-top:.85pt;width:85.05pt;height:85.05pt;z-index:6"/>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58BF95AD" w14:textId="77777777" w:rsidR="00DE5DA1" w:rsidRDefault="00DE5DA1" w:rsidP="00C71C67">
+          <w:p w14:paraId="37A03D17" w14:textId="77777777" w:rsidR="00DE5DA1" w:rsidRDefault="00DE5DA1" w:rsidP="00C71C67">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="7CC51FBA">
-                <v:rect id="_x0000_s2059" style="position:absolute;left:0;text-align:left;margin-left:450.7pt;margin-top:15.85pt;width:42.5pt;height:42.5pt;z-index:251660800"/>
+              <w:pict w14:anchorId="4053C693">
+                <v:rect id="_x0000_s2059" style="position:absolute;left:0;text-align:left;margin-left:450.7pt;margin-top:15.85pt;width:42.5pt;height:42.5pt;z-index:7"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48DDFD1E" w14:textId="77777777" w:rsidR="003821E7" w:rsidRPr="00BC363C" w:rsidRDefault="003821E7" w:rsidP="003821E7">
+          <w:p w14:paraId="19546C81" w14:textId="77777777" w:rsidR="003821E7" w:rsidRPr="0044381C" w:rsidRDefault="003821E7" w:rsidP="003821E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044381C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>若公司負責人/代表人與業務代表不同，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="002F3502">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="002F3502" w:rsidRPr="0044381C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>請均需簽章</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="007063A0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="0044381C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F16B2CA" w14:textId="77777777" w:rsidR="00322998" w:rsidRDefault="00322998" w:rsidP="00322998">
+    <w:p w14:paraId="06107FD2" w14:textId="77777777" w:rsidR="00322998" w:rsidRDefault="00322998" w:rsidP="00322998">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9024"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>※本</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
@@ -3729,51 +3705,51 @@
         </w:rPr>
         <w:t>得</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>為本</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>場館</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>交易對象</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D5DC08" w14:textId="77777777" w:rsidR="006970C6" w:rsidRPr="006970C6" w:rsidRDefault="001B5E8E" w:rsidP="00AF5795">
+    <w:p w14:paraId="42043E0E" w14:textId="77777777" w:rsidR="006970C6" w:rsidRPr="006970C6" w:rsidRDefault="001B5E8E" w:rsidP="00AF5795">
       <w:pPr>
         <w:ind w:left="1274" w:hangingChars="531" w:hanging="1274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322998">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>廠商</w:t>
@@ -3784,63 +3760,63 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>利益迴避</w:t>
       </w:r>
       <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>聲明</w:t>
       </w:r>
       <w:r w:rsidR="008747B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>及身分關係揭露表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B66E0EC" w14:textId="77777777" w:rsidR="00366086" w:rsidRDefault="00366086" w:rsidP="003D4E66">
+    <w:p w14:paraId="37CD83B7" w14:textId="77777777" w:rsidR="00366086" w:rsidRDefault="00366086" w:rsidP="003D4E66">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CF722F" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="00F96FF4" w:rsidP="003D4E66">
+    <w:p w14:paraId="6242DB25" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="00F96FF4" w:rsidP="003D4E66">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>廠商</w:t>
       </w:r>
       <w:r w:rsidR="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
@@ -3952,51 +3928,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
         </w:rPr>
         <w:t>關</w:t>
       </w:r>
       <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主管</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="003D4E66">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>藝術總監是否有下列情形：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355C549C" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="007D194E" w:rsidRDefault="007D194E" w:rsidP="003D4E66">
+    <w:p w14:paraId="39DE0836" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="007D194E" w:rsidRDefault="007D194E" w:rsidP="003D4E66">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D194E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007D194E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>一</w:t>
@@ -4006,657 +3982,657 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="7099"/>
         <w:gridCol w:w="1280"/>
         <w:gridCol w:w="1281"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D4E66" w14:paraId="192CB89B" w14:textId="77777777" w:rsidTr="008C7856">
+      <w:tr w:rsidR="003D4E66" w14:paraId="7A6D80C6" w14:textId="77777777" w:rsidTr="008C7856">
         <w:trPr>
           <w:trHeight w:val="314"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3226AEDA" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="15EDDD6E" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="110EB44B" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="61548852" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聲明事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C276594" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="02FE96F2" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是(打</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ｖ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E70D1C9" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="7BF17DA1" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否(打</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ｖ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4E66" w14:paraId="6AFC762F" w14:textId="77777777" w:rsidTr="00A178B2">
+      <w:tr w:rsidR="003D4E66" w14:paraId="0276BDDC" w14:textId="77777777" w:rsidTr="00A178B2">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63B2C8B4" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="55F22370" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CCA9CA5" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="4546751A" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>同一人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63E85E6D" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="3B073220" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="647B586F" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="1E1ABAA3" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4E66" w14:paraId="014A2075" w14:textId="77777777" w:rsidTr="00A178B2">
+      <w:tr w:rsidR="003D4E66" w14:paraId="17BD4C5D" w14:textId="77777777" w:rsidTr="00A178B2">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="724EDD6F" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="205E4EB5" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5691EEF9" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="5CFE288E" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>具有配偶之親屬關係</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3789A5D7" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="1D66C646" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36AC0BB6" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
+          <w:p w14:paraId="0AD13A7C" w14:textId="77777777" w:rsidR="003D4E66" w:rsidRDefault="003D4E66">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D194E" w14:paraId="0472422C" w14:textId="77777777" w:rsidTr="00A178B2">
+      <w:tr w:rsidR="007D194E" w14:paraId="7FB7DCBE" w14:textId="77777777" w:rsidTr="00A178B2">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13CBEC18" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="542750CB" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="112D020E" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="00F96FF4">
+          <w:p w14:paraId="035360C1" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="00F96FF4">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>具有</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4" w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>親等以內之親屬關係者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06B48DF2" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="30B379E5" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B6373F" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="70581F5B" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D194E" w14:paraId="127D4476" w14:textId="77777777" w:rsidTr="008C7856">
+      <w:tr w:rsidR="007D194E" w14:paraId="44D0741E" w14:textId="77777777" w:rsidTr="008C7856">
         <w:trPr>
           <w:trHeight w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E613859" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="4B9C5A70" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>附</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62BB882B" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="48464671" w14:textId="77777777" w:rsidR="007D194E" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9660" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F63D1A8" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="4B092907" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第一項至</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
@@ -4682,185 +4658,185 @@
             </w:r>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。如未填寫或聲明</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>有誤者</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，不得作為交易對象；機關得洽廠商確認該表填寫內容。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="436EF36C" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="007D194E">
+          <w:p w14:paraId="3977D26D" w14:textId="77777777" w:rsidR="007D194E" w:rsidRPr="00A178B2" w:rsidRDefault="007D194E" w:rsidP="007D194E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第一項至第三項</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>未填者</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A178B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，機關得洽廠商澄清。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AB82E9E" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="00B17727">
+    <w:p w14:paraId="0C03788C" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="00B17727">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D194E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10262" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1214"/>
         <w:gridCol w:w="2968"/>
         <w:gridCol w:w="1355"/>
         <w:gridCol w:w="2289"/>
         <w:gridCol w:w="2436"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B17727" w:rsidRPr="00D74CE1" w14:paraId="7457ED03" w14:textId="77777777" w:rsidTr="001F7021">
+      <w:tr w:rsidR="00B17727" w:rsidRPr="00D74CE1" w14:paraId="3EC7C803" w14:textId="77777777" w:rsidTr="001F7021">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10262" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36E155BD" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="008C7856" w:rsidP="001316F4">
+          <w:p w14:paraId="7C343792" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="008C7856" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>機關</w:t>
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>人員：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA3148A" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="008C7856" w:rsidP="008C7856">
+          <w:p w14:paraId="7A44DC63" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="008C7856" w:rsidP="008C7856">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>服務機關團體</w:t>
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -4944,108 +4920,108 @@
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B17727" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w:rsidRPr="00D74CE1" w14:paraId="1C0F4F79" w14:textId="77777777" w:rsidTr="001F7021">
+      <w:tr w:rsidR="00B17727" w:rsidRPr="00D74CE1" w14:paraId="2BB70FCA" w14:textId="77777777" w:rsidTr="001F7021">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="726"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10262" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C2C8818" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="00D74CE1">
+          <w:p w14:paraId="1150F349" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="00D74CE1">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>關係人（屬自然人者）：姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036DF23D" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="6991E2FA" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>關係人（屬營利事業、非營利之法人或非法人團體）：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF2C8D5" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="008C7856">
+          <w:p w14:paraId="1CBD7826" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="001E684B" w:rsidRDefault="00B17727" w:rsidP="008C7856">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>名稱</w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00366086" w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
@@ -5093,475 +5069,475 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>代表人或管理人姓名</w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="001E684B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">                                               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w14:paraId="779DBD31" w14:textId="77777777" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="7799D016" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1268A25C" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="28E584E3" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9047" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53296F40" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="0827BD67" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>關係人與公職</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>人員間係第3條</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>第1項各款之關係</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w14:paraId="7101F535" w14:textId="77777777" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="55EF6A2B" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="422"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="797003EC" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="62D0DA9F" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第1款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9047" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59537024" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="015FDEB5" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>公職人員之配偶或共同生活之家屬</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w14:paraId="0E3F4834" w14:textId="77777777" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="234934F9" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="415"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7328F42D" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="5CC8D81A" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第2款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="052C615B" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="201732A4" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>公職人員之二親等以內親屬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129F8F0B" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="34FE8536" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>稱謂：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w14:paraId="63967873" w14:textId="77777777" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="40E934CC" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="421"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CC1B700" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="4A81EB74" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第3款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E96591D" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="7532A76A" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>公職人員或其配偶信託財產之受託人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08E56669" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="008C7856">
+          <w:p w14:paraId="334D8B63" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="008C7856">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>受託人名稱：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w14:paraId="6A53E90B" w14:textId="77777777" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="7239B8A7" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2650"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E97B75C" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="4D9B5C29" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第4款</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D620742" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="5C2B79DE" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（請填寫</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
@@ -5570,785 +5546,785 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>欄位）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74BD49B6" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="0AEF25D9" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>a.請勾選關係人係屬下列何者：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC1CA0C" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="138BB466" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□營利事業</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5170FCCF" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="71947A3A" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□非營利法人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="769F71DB" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="682206B8" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="458" w:hanging="458"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□非法人團體</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DDFC489" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="7C68A039" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>b.請勾</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>選係以下何</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>者擔任職務：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C839DD9" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="54D7B3AD" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□公職人員本人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="104B851F" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="7214CF2F" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="317" w:hanging="317"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□公職人員之</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>配偶或共同生活之家屬。姓名：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C3EB055" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="235D2806" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>□公職人員二親等以內親屬。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BFF7DF3" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="47D54206" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="319" w:hanging="319"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  親屬稱謂：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(填寫親屬稱謂例如：兒媳、女婿、兄嫂、弟媳、連襟、妯娌)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="238FC1A6" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="5B52C3D5" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  姓名：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D04C622" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="112FB28D" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c.請勾選擔任職務名稱：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B31F579" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="6DE17B79" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□負責人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66A2E4BE" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="7E4AD042" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□董事</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="122E394C" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="17246532" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□獨立董事</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1258DE25" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="6A4AF452" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□監察人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764EFA7E" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="588BE0BA" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□經理人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EECB7CC" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="093931D7" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□相類似職務：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w14:paraId="0A372E6C" w14:textId="77777777" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="64BF349A" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="394"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30204654" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="2B6DDDAC" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第5款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6136DD9B" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="30DDE4D4" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>經公職人員進用之機要人員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10E05C07" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="4BA06E95" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>機要人員之服務機關：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 職稱：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17727" w14:paraId="79504496" w14:textId="77777777" w:rsidTr="006970C6">
+      <w:tr w:rsidR="00B17727" w14:paraId="42543815" w14:textId="77777777" w:rsidTr="006970C6">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01FC895B" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="1651D60F" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□第6款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="502E0A4D" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="5C8DB652" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>各級民意代表之助理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="114E0631" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
+          <w:p w14:paraId="43983C75" w14:textId="77777777" w:rsidR="00B17727" w:rsidRDefault="00B17727" w:rsidP="001316F4">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>助理之服務機關：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 職稱：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="176436F0" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="008C7856" w:rsidRDefault="00B17727" w:rsidP="00B17727">
+    <w:p w14:paraId="33F866D4" w14:textId="77777777" w:rsidR="00B17727" w:rsidRPr="008C7856" w:rsidRDefault="00B17727" w:rsidP="00B17727">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F96FF4" w14:paraId="20570B87" w14:textId="77777777" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="00F96FF4" w14:paraId="271AF2A1" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1836"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9C662F" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="007063A0">
+          <w:p w14:paraId="5B8DADC1" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="007063A0">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="315F2B9E">
-                <v:rect id="_x0000_s2055" style="position:absolute;left:0;text-align:left;margin-left:359.1pt;margin-top:3.45pt;width:85.05pt;height:85.05pt;z-index:251657728"/>
+              <w:pict w14:anchorId="68F5D828">
+                <v:rect id="_x0000_s2055" style="position:absolute;left:0;text-align:left;margin-left:359.1pt;margin-top:3.45pt;width:85.05pt;height:85.05pt;z-index:4"/>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>廠</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>商</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>稱</w:t>
             </w:r>
             <w:r w:rsidR="00C42BE7">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00C42BE7">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個人供應商</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D090079" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
+          <w:p w14:paraId="654F9DAD" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D641546" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="007063A0">
+          <w:p w14:paraId="3A60EA83" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="007063A0">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>請於右框蓋</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4" w:rsidRPr="00BA34F8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>公司大小章</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
@@ -6382,92 +6358,92 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>用</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>印</w:t>
             </w:r>
             <w:r w:rsidR="00323124">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00F96FF4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4390E6CF" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="007063A0">
+          <w:p w14:paraId="33117650" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="007063A0">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="2B19086B">
-                <v:rect id="_x0000_s2056" style="position:absolute;left:0;text-align:left;margin-left:455.65pt;margin-top:.3pt;width:42.5pt;height:42.5pt;z-index:251658752"/>
+              <w:pict w14:anchorId="3A725FCE">
+                <v:rect id="_x0000_s2056" style="position:absolute;left:0;text-align:left;margin-left:455.65pt;margin-top:.3pt;width:42.5pt;height:42.5pt;z-index:5"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28F37EDF" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
+          <w:p w14:paraId="3FF4A2EB" w14:textId="77777777" w:rsidR="00F96FF4" w:rsidRDefault="00F96FF4">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日期：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4661FDB4" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRDefault="001E684B" w:rsidP="00D74CE1">
+    <w:p w14:paraId="4FDADB7C" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRDefault="001E684B" w:rsidP="00D74CE1">
       <w:pPr>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
@@ -6546,118 +6522,118 @@
       <w:r w:rsidR="00F11457" w:rsidRPr="00F0207F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>交易對象</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5124"/>
         <w:gridCol w:w="5398"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5506" w14:paraId="3FB793AF" w14:textId="77777777" w:rsidTr="00AF5795">
+      <w:tr w:rsidR="009D5506" w14:paraId="4D7B07BA" w14:textId="77777777" w:rsidTr="00AF5795">
         <w:trPr>
           <w:trHeight w:val="2849"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10522" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="384EBD0E" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+          <w:p w14:paraId="1A230B73" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="009D5506" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>存摺影本黏</w:t>
             </w:r>
             <w:r w:rsidR="009D5506" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>貼處</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(浮</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>貼</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5506" w14:paraId="3C20F8ED" w14:textId="77777777" w:rsidTr="00D74CE1">
+      <w:tr w:rsidR="009D5506" w14:paraId="78211F5E" w14:textId="77777777" w:rsidTr="00D74CE1">
         <w:trPr>
           <w:trHeight w:val="2680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5124" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A97300" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="009D5506" w:rsidP="00ED007C">
+          <w:p w14:paraId="03E45951" w14:textId="77777777" w:rsidR="009E5384" w:rsidRDefault="009D5506" w:rsidP="00A909E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>人供應商</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>身</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>份證正面</w:t>
@@ -6671,61 +6647,75 @@
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>本</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(浮</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>貼</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6A433DBB" w14:textId="77777777" w:rsidR="00955EF6" w:rsidRPr="00ED007C" w:rsidRDefault="00955EF6" w:rsidP="00A909E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>[公司行號之負責人無須提供]</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5398" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAD72FB" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="00ED007C" w:rsidRDefault="009D5506" w:rsidP="00ED007C">
+          <w:p w14:paraId="30A42FD0" w14:textId="77777777" w:rsidR="009E5384" w:rsidRDefault="009D5506" w:rsidP="00A909E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>人供應商</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>身</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>份證</w:t>
@@ -6737,1401 +6727,1415 @@
               <w:t>背</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>面影本</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(浮</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>貼</w:t>
             </w:r>
             <w:r w:rsidR="00F0207F" w:rsidRPr="00ED007C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25CB023A" w14:textId="77777777" w:rsidR="00955EF6" w:rsidRPr="00ED007C" w:rsidRDefault="00955EF6" w:rsidP="00A909E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>[公司行號之負責人無須提供]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57FA7722" w14:textId="77777777" w:rsidR="00F11457" w:rsidRDefault="001E684B" w:rsidP="00F11457">
+    <w:p w14:paraId="29BD511C" w14:textId="77777777" w:rsidR="00F11457" w:rsidRDefault="001E684B" w:rsidP="00F11457">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>本表格所有資料皆</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>為必填資料</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F11457" w:rsidRPr="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>，資料不完整不得為本場館交易對象</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB947CA" w14:textId="77777777" w:rsidR="00F11457" w:rsidRDefault="00F11457" w:rsidP="009D5506">
+    <w:p w14:paraId="5EDD71AB" w14:textId="77777777" w:rsidR="00F11457" w:rsidRDefault="00F11457" w:rsidP="009D5506">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:ind w:right="-900"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6503F48F" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="705E866F" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:right="-900"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>相關法條：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CA0C88" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="75583DF1" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>公職人員利益衝突迴避法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594F9D8A" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="554D3CDD" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>第2條</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5B92B2" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="0F24BCEF" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>本法所稱公職人員，其範圍如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A178F27" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="0F70DDB7" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>一、總統、副總統。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DBB8DC" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="77F6747E" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>二、各級政府機關（構）、公營事業總、分支機構之首長、副首長、幕僚長、副幕僚長與該等職務之人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4FCD21" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="44DFFCC2" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>三、政務人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7D328C" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="5FF08966" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>四、各級公立學校、軍警院校、矯正學校校長、副校長；其設有附屬機構者，該機構之首長、副首長。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A08EA3E" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="29D3EF9D" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>五、各級民意機關之民意代表。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030F2E02" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="429C208B" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>六、代表政府或公股出任其出資、捐助之私法人之董事、監察人與該等職務之人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7864C243" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="7A994B69" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>七、公法人之董事、監察人、首長、執行長與該等職務之人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7D85BE" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="65EEEFF5" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>八、政府捐助之財團法人之董事長、執行長、秘書長與該等職務之人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0680AF1B" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="1A786ABD" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>九、法官、檢察官、戰時軍法官、行政執行官、司法事務官及檢察事務官。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CA5390" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="18A39B3F" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>十、各級軍事機關（構）及部隊上校編階以上之主官、副主官。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F469FF" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="57877768" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>十一、其他各級政府機關（構）、公營事業機構、各級公立學校、軍警院校、矯正學校及附屬機構辦理工務、建築管理、城鄉計畫、政風、會計、審計、採購業務之主管人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50931555" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="02FCC17A" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>十二、其他職務性質特殊，經行政院會同主管府、院核定適用本法之人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A63279" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="35971FFD" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>依法代理執行前項公職人員職務之人員，於執行該職務期間亦屬本法之公職人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EB2892" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="01B30F5F" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="-582" w:right="-900" w:hanging="126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F802FFF" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="4D616D8D" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="-582" w:right="-900" w:hanging="126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>第3條</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BE2400" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="2DB4A35A" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>本法所定公職人員之關係人，其範圍如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1077F017" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="05EB781C" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>一、公職人員之配偶或共同生活之家屬。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64425EE5" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="356B776E" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>二、公職人員之二親等以內親屬。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613F6E67" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="76D185B5" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>三、公職人員或其配偶信託財產之受託人。但依法辦理強制信託時，不在此限。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597B3EE2" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="5F036D48" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>四、公職人員、第一款與第二款所列人員擔任負責人、董事、獨立董事、監察人、經理人或相類似職務之營利事業、非營利之法人及非法人團體。但屬政府或公股指派、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>聘代表或由政府聘任者，不包括之。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6828394B" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="21845F2A" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>五、經公職人員進用之機要人員。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2AE03D" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="6E439955" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>六、各級民意代表之助理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E976E1" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="325E523B" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>前項第六款所稱之助理指各級民意代表之公費助理、其加入助理工會之助理及其他受其指揮監督之助理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C824CBC" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="6785811D" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="-582" w:right="-900" w:hanging="126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC6AE94" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="07B73405" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="-582" w:right="-900" w:hanging="126"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第14條</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2414EC" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="1A53484F" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>公職人員或其關係人，不得與公職人員服務或受其監督之機關團體為補助、買賣、租賃、承攬或其他具有對價之交易行為。但有下列情形之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>者，不在此限：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75435B34" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="0809C3C9" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>一、依政府採購法以公告程序或同法第一百零五條辦理之採購。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340EBFF2" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="79A8BBA0" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>二、依法令規定經由公平競爭方式，以公告程序辦理之採購、標售、標租或招標設定用益物權。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E669AD" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="5932DF83" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>三、基於法定身分依法令規定申請之補助；或對公職人員之關係人依法令規定以公開公平方式辦理之補助，或禁止其補助反不利於公共利益且經補助法令主管機關核定同意之補助。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0670E59F" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="0FB57E22" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>四、交易標的為公職人員服務或受其監督之機關團體所提供，並以公定價格交易。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3425BB16" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="40B49426" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="383" w:hanging="383"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>五、公營事業機構執行國家建設、公共政策或為公益用途申請承租、承購、委託經營、改良利用國有非公用不動產。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268708EB" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="6AA45FAD" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>六、一定金額以下之補助及交易。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256DF59E" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="3EF762F0" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>公職人員或其關係人與公職人員服務之機關團體或受其監督之機關團體為前項但書第一款至第三款補助或交易行為前，應主動於申請或投標文件內據實表明其身分關係；於補助或交易行為成立後，該機關團體應連同其身分關係主動公開之。但屬前項但書第三款基於法定身分依法令規定申請之補助者，不在此限。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06746480" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="339B6B07" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>前項公開應利用電信網路或其他方式供公眾線上查詢。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A403B85" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
+    <w:p w14:paraId="6C65BD36" w14:textId="77777777" w:rsidR="009D5506" w:rsidRPr="009D5506" w:rsidRDefault="009D5506" w:rsidP="009D5506">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5506">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>第一項但書第六款之一定金額，由行政院會同監察院定之。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F0207F" w:rsidRPr="00F0207F" w14:paraId="4CB6C87D" w14:textId="77777777" w:rsidTr="00F0207F">
+      <w:tr w:rsidR="00F0207F" w:rsidRPr="00F0207F" w14:paraId="56A96048" w14:textId="77777777" w:rsidTr="00F0207F">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="311"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D383FEC" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F11457">
+          <w:p w14:paraId="1618C05F" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F11457">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>------------</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
@@ -8194,453 +8198,453 @@
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>------------</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0207F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>---------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01F91C13" w14:textId="77777777" w:rsidR="00F11457" w:rsidRPr="00F11457" w:rsidRDefault="00F11457" w:rsidP="00F11457">
+          <w:p w14:paraId="4E98CAD0" w14:textId="77777777" w:rsidR="00F11457" w:rsidRPr="00F11457" w:rsidRDefault="00F11457" w:rsidP="00F11457">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B36371C" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
+    <w:p w14:paraId="3ADF9860" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1462"/>
         <w:gridCol w:w="2030"/>
         <w:gridCol w:w="1372"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1868"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w14:paraId="10200DA6" w14:textId="77777777" w:rsidTr="00D74CE1">
+      <w:tr w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w14:paraId="335718CE" w14:textId="77777777" w:rsidTr="00D74CE1">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1462" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09ECF388" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+          <w:p w14:paraId="2EE57C22" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>單</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>位</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>承</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>辦人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2030" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62477162" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+          <w:p w14:paraId="34D7F55A" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEC3EBB" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-          <w:p w14:paraId="69D5B9A8" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:r w:rsidRPr="00DF2EE0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>財務</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112F7F40" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2EE0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2EE0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>帳</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>戶</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>財務</w:t>
-[...25 lines deleted...]
-              <w:t>帳</w:t>
+              <w:t>確</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>戶</w:t>
+              <w:t>認</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>確</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DF2EE0">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="663182A1" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>認</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DF2EE0">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="146D462A" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>)</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...24 lines deleted...]
-            <w:r>
+              <w:t>購單位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F296D69" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>購單位</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w14:paraId="077C9A96" w14:textId="77777777" w:rsidTr="00D74CE1">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5F7180" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>建</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>檔人</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>建</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DF2EE0">
+              <w:t>員</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2030" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B920D18" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>員</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="1229DD89" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0D4A81" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F00935" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6B249E78" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="209E27FF" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F94BC1" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>行管</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0207F" w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="1568AB13" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F94BC1" w:rsidP="00ED007C">
+              <w:t>部經理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E713148" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00DF2EE0" w:rsidRDefault="00F0207F" w:rsidP="00ED007C">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:r w:rsidR="00F0207F" w:rsidRPr="00DF2EE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>部經理</w:t>
-[...15 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B308AA0" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
+    <w:p w14:paraId="524310AF" w14:textId="77777777" w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidRDefault="00F0207F" w:rsidP="00F0207F">
       <w:pPr>
         <w:ind w:left="1276" w:hangingChars="531" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>表單流程：</w:t>
       </w:r>
       <w:r w:rsidR="00F11457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk138253852"/>
@@ -8831,58 +8835,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>→由採購單位留存</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00F0207F" w:rsidRPr="00F0207F" w:rsidSect="006C75F8">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="426" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="616FD995" w14:textId="77777777" w:rsidR="003743FA" w:rsidRDefault="003743FA" w:rsidP="00636E09">
+    <w:p w14:paraId="2445F311" w14:textId="77777777" w:rsidR="005865C9" w:rsidRDefault="005865C9" w:rsidP="00636E09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AC1D4DD" w14:textId="77777777" w:rsidR="003743FA" w:rsidRDefault="003743FA" w:rsidP="00636E09">
+    <w:p w14:paraId="2167AECE" w14:textId="77777777" w:rsidR="005865C9" w:rsidRDefault="005865C9" w:rsidP="00636E09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -8908,144 +8912,141 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="103E55B5" w14:textId="77777777" w:rsidR="003743FA" w:rsidRDefault="003743FA" w:rsidP="00636E09">
+    <w:p w14:paraId="0C92C380" w14:textId="77777777" w:rsidR="005865C9" w:rsidRDefault="005865C9" w:rsidP="00636E09">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="137FA260" w14:textId="77777777" w:rsidR="003743FA" w:rsidRDefault="003743FA" w:rsidP="00636E09">
+    <w:p w14:paraId="69BAC555" w14:textId="77777777" w:rsidR="005865C9" w:rsidRDefault="005865C9" w:rsidP="00636E09">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FF99739" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="00636E09">
+  <w:p w14:paraId="07D65E46" w14:textId="77777777" w:rsidR="00636E09" w:rsidRDefault="00636E09">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                       1</w:t>
     </w:r>
     <w:r w:rsidR="001B5E8E">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00C0251A">
-      <w:t>2</w:t>
+    <w:r w:rsidR="0044381C">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
     <w:r w:rsidR="001B5E8E">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00C0251A">
+    <w:r w:rsidR="00391E82">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
-    <w:r w:rsidR="00C4732A">
+    <w:r w:rsidR="00391E82">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>日</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>修</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
@@ -9641,69 +9642,69 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1243831683">
+  <w:num w:numId="1" w16cid:durableId="1306544876">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="630019503">
+  <w:num w:numId="2" w16cid:durableId="318654641">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1873953814">
+  <w:num w:numId="3" w16cid:durableId="2047758445">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1245333987">
+  <w:num w:numId="4" w16cid:durableId="773987511">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1137842316">
+  <w:num w:numId="5" w16cid:durableId="1549756670">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1891068981">
+  <w:num w:numId="6" w16cid:durableId="847717091">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2060"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -9724,263 +9725,280 @@
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00140499"/>
+    <w:rsid w:val="00023135"/>
     <w:rsid w:val="000367C5"/>
     <w:rsid w:val="00094896"/>
+    <w:rsid w:val="000A7447"/>
     <w:rsid w:val="000E1BB5"/>
     <w:rsid w:val="000E41B4"/>
     <w:rsid w:val="0011090A"/>
     <w:rsid w:val="001316F4"/>
     <w:rsid w:val="0013689B"/>
     <w:rsid w:val="00140499"/>
     <w:rsid w:val="001469FF"/>
     <w:rsid w:val="001867A7"/>
     <w:rsid w:val="00194358"/>
     <w:rsid w:val="001B5E8E"/>
     <w:rsid w:val="001C2A29"/>
     <w:rsid w:val="001E684B"/>
     <w:rsid w:val="001F181E"/>
     <w:rsid w:val="001F7021"/>
     <w:rsid w:val="00200581"/>
     <w:rsid w:val="0020681B"/>
     <w:rsid w:val="0021159A"/>
     <w:rsid w:val="0023584A"/>
     <w:rsid w:val="00255673"/>
     <w:rsid w:val="00295086"/>
     <w:rsid w:val="002C1F13"/>
     <w:rsid w:val="002C3031"/>
     <w:rsid w:val="002E496A"/>
     <w:rsid w:val="002F3502"/>
     <w:rsid w:val="00311F54"/>
     <w:rsid w:val="00322720"/>
     <w:rsid w:val="00322998"/>
     <w:rsid w:val="00323124"/>
+    <w:rsid w:val="00330210"/>
     <w:rsid w:val="00344DF3"/>
     <w:rsid w:val="003526C9"/>
     <w:rsid w:val="00353FEE"/>
     <w:rsid w:val="00366086"/>
-    <w:rsid w:val="003743FA"/>
     <w:rsid w:val="003754C1"/>
     <w:rsid w:val="003821E7"/>
+    <w:rsid w:val="00391E82"/>
     <w:rsid w:val="003B2DF9"/>
     <w:rsid w:val="003C0823"/>
     <w:rsid w:val="003D4E66"/>
+    <w:rsid w:val="003F0723"/>
     <w:rsid w:val="0040325F"/>
     <w:rsid w:val="004066DA"/>
     <w:rsid w:val="00410C2D"/>
     <w:rsid w:val="00415138"/>
+    <w:rsid w:val="0044381C"/>
     <w:rsid w:val="0044561F"/>
     <w:rsid w:val="00485D31"/>
     <w:rsid w:val="004864C5"/>
+    <w:rsid w:val="0049494D"/>
     <w:rsid w:val="004A59AD"/>
     <w:rsid w:val="004B7C8B"/>
     <w:rsid w:val="004E68A6"/>
     <w:rsid w:val="0052065F"/>
     <w:rsid w:val="005213E5"/>
     <w:rsid w:val="00533762"/>
     <w:rsid w:val="005463A1"/>
     <w:rsid w:val="005508A3"/>
     <w:rsid w:val="00556F34"/>
     <w:rsid w:val="005605A1"/>
+    <w:rsid w:val="005865C9"/>
+    <w:rsid w:val="00586FD8"/>
     <w:rsid w:val="005A4266"/>
+    <w:rsid w:val="005C415B"/>
     <w:rsid w:val="005D5189"/>
     <w:rsid w:val="005E476B"/>
     <w:rsid w:val="005E68E8"/>
     <w:rsid w:val="005F2E7B"/>
     <w:rsid w:val="006042A2"/>
     <w:rsid w:val="00610EB1"/>
     <w:rsid w:val="00636E09"/>
     <w:rsid w:val="0064355D"/>
     <w:rsid w:val="006723D4"/>
     <w:rsid w:val="0067412D"/>
     <w:rsid w:val="00695726"/>
     <w:rsid w:val="006970C6"/>
     <w:rsid w:val="006B7A48"/>
     <w:rsid w:val="006C033F"/>
     <w:rsid w:val="006C7554"/>
     <w:rsid w:val="006C75F8"/>
     <w:rsid w:val="006E3794"/>
     <w:rsid w:val="006F50C3"/>
     <w:rsid w:val="007063A0"/>
     <w:rsid w:val="00713CB1"/>
     <w:rsid w:val="00721F28"/>
     <w:rsid w:val="00743A28"/>
     <w:rsid w:val="007610F3"/>
     <w:rsid w:val="007862E1"/>
     <w:rsid w:val="007A5C18"/>
     <w:rsid w:val="007A7296"/>
     <w:rsid w:val="007B35F2"/>
+    <w:rsid w:val="007B7199"/>
     <w:rsid w:val="007C4347"/>
     <w:rsid w:val="007D194E"/>
     <w:rsid w:val="007E717C"/>
     <w:rsid w:val="007F178C"/>
     <w:rsid w:val="00844A81"/>
     <w:rsid w:val="008537DA"/>
     <w:rsid w:val="0086604C"/>
     <w:rsid w:val="008700C3"/>
     <w:rsid w:val="00872E98"/>
     <w:rsid w:val="008747B4"/>
     <w:rsid w:val="00874C58"/>
     <w:rsid w:val="00877EA4"/>
     <w:rsid w:val="008863A5"/>
     <w:rsid w:val="00894FE7"/>
     <w:rsid w:val="008A3C9C"/>
     <w:rsid w:val="008C241D"/>
     <w:rsid w:val="008C4E14"/>
     <w:rsid w:val="008C73C3"/>
     <w:rsid w:val="008C7856"/>
     <w:rsid w:val="008D38B8"/>
     <w:rsid w:val="008E7E8C"/>
     <w:rsid w:val="008F70DB"/>
+    <w:rsid w:val="00955EF6"/>
     <w:rsid w:val="00971325"/>
     <w:rsid w:val="00992759"/>
     <w:rsid w:val="009A7952"/>
     <w:rsid w:val="009C5AFB"/>
     <w:rsid w:val="009D5506"/>
+    <w:rsid w:val="009E5384"/>
     <w:rsid w:val="009E74BB"/>
     <w:rsid w:val="00A178B2"/>
     <w:rsid w:val="00A20684"/>
     <w:rsid w:val="00A3387B"/>
     <w:rsid w:val="00A42DD4"/>
     <w:rsid w:val="00A5130C"/>
     <w:rsid w:val="00A9007D"/>
     <w:rsid w:val="00A904A7"/>
+    <w:rsid w:val="00A909E3"/>
     <w:rsid w:val="00A92C41"/>
     <w:rsid w:val="00AB1512"/>
     <w:rsid w:val="00AB6F0B"/>
     <w:rsid w:val="00AC255F"/>
     <w:rsid w:val="00AE2659"/>
     <w:rsid w:val="00AF5795"/>
     <w:rsid w:val="00B04245"/>
     <w:rsid w:val="00B17727"/>
     <w:rsid w:val="00B5509C"/>
     <w:rsid w:val="00B70F39"/>
     <w:rsid w:val="00B778C6"/>
     <w:rsid w:val="00BA34F8"/>
     <w:rsid w:val="00BB7C1D"/>
+    <w:rsid w:val="00BE0D4B"/>
     <w:rsid w:val="00BE2DA9"/>
     <w:rsid w:val="00C0251A"/>
     <w:rsid w:val="00C20968"/>
     <w:rsid w:val="00C3013F"/>
     <w:rsid w:val="00C42BE7"/>
     <w:rsid w:val="00C4732A"/>
     <w:rsid w:val="00C71C67"/>
     <w:rsid w:val="00C77AA8"/>
     <w:rsid w:val="00C8177A"/>
     <w:rsid w:val="00C910B0"/>
     <w:rsid w:val="00C97984"/>
+    <w:rsid w:val="00CB4CAB"/>
     <w:rsid w:val="00CB71BE"/>
     <w:rsid w:val="00CC07C2"/>
     <w:rsid w:val="00D17CC1"/>
     <w:rsid w:val="00D34B3C"/>
     <w:rsid w:val="00D37180"/>
     <w:rsid w:val="00D37CE1"/>
     <w:rsid w:val="00D555D5"/>
     <w:rsid w:val="00D74CE1"/>
     <w:rsid w:val="00D755F5"/>
-    <w:rsid w:val="00DA0EFC"/>
     <w:rsid w:val="00DA1577"/>
     <w:rsid w:val="00DA352B"/>
     <w:rsid w:val="00DD39CA"/>
     <w:rsid w:val="00DE5DA1"/>
     <w:rsid w:val="00DF2EE0"/>
     <w:rsid w:val="00E075DF"/>
     <w:rsid w:val="00E15080"/>
     <w:rsid w:val="00E30A4B"/>
     <w:rsid w:val="00E32158"/>
     <w:rsid w:val="00E46D79"/>
     <w:rsid w:val="00E52C80"/>
     <w:rsid w:val="00E55F2B"/>
     <w:rsid w:val="00E75E88"/>
     <w:rsid w:val="00E8025B"/>
     <w:rsid w:val="00EA44DA"/>
     <w:rsid w:val="00ED007C"/>
     <w:rsid w:val="00EE0518"/>
     <w:rsid w:val="00EE3AFF"/>
     <w:rsid w:val="00F0207F"/>
     <w:rsid w:val="00F11457"/>
     <w:rsid w:val="00F11E04"/>
+    <w:rsid w:val="00F15C85"/>
     <w:rsid w:val="00F3026F"/>
     <w:rsid w:val="00F31015"/>
     <w:rsid w:val="00F31866"/>
     <w:rsid w:val="00F3245D"/>
     <w:rsid w:val="00F52222"/>
     <w:rsid w:val="00F85C0F"/>
     <w:rsid w:val="00F94BC1"/>
     <w:rsid w:val="00F96FF4"/>
+    <w:rsid w:val="00FB372B"/>
     <w:rsid w:val="00FD149C"/>
     <w:rsid w:val="00FD794A"/>
+    <w:rsid w:val="00FE4FD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2060"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="00FFF54C"/>
+  <w14:docId w14:val="49FA50C8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C225AC2C-AB5F-42AB-927D-E90A38FB65FB}"/>
+  <w15:docId w15:val="{35A0DE57-1241-43C3-BAFC-6A89F38EC50D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10393,83 +10411,83 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10477,51 +10495,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10588,65 +10606,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10667,86 +10685,106 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07C15123-2702-4E75-B0C3-15610D801F2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>577</Words>
-  <Characters>3292</Characters>
+  <Words>581</Words>
+  <Characters>3313</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>NTCH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3862</CharactersWithSpaces>
+  <CharactersWithSpaces>3887</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>供應商基本資料</dc:title>
   <dc:subject/>
   <dc:creator>ad8156</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>